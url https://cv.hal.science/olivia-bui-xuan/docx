--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -375,51 +375,51 @@
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut Francophone pour la Justice et la démocratie, 104, 302 p., 2020, (Colloques et Essais), 978-2-37032-248-7</w:t>
+              <w:t xml:space="preserve">Institut Francophone pour la Justice et la démocratie, 104, 302 p., 2020, (Colloques et Essais), 9782370322487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1069,1466 +1069,1466 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Censures et espace(s) public(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sébastien SAUNIER, Censure et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 183-200, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’appréhension de la non-binarité dans les établissements scolaires et d’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Olivia BUI-XUAN, Le(s) droit(s) à l’épreuve de la non-binarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 129-152, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 183-200, 2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Antoine FLEURY et France GUÉRIN-PACE (dir.), Les espaces publics urbains. Penser, enquêter, fabriquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU François-Rabelais, pp. 73-86, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PU François-Rabelais, pp. 73-86, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalités et fractures territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Christophe PIERUCCI, Les impensés du droit administratif. Hommage à Jacques Caillosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 105-119, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp. 105-119, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masques sanitaires et espace(s) public(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Olivia BUI-XUAN (dir.), Masques sanitaires et droit(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 103-119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président d’université et prêtre. Libre propos sur l’arrêt du Conseil d’État du 27 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vincent BOUHIER et Dimitri HOUTCIEFF (dir.), Les transformations du droit, Mélanges en l’honneur du Professeur François Colly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mémoire du droit, pp. 21-38, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la radicalisation religieuse ou l’émergence de dispositifs juridiques autoritaires pour sauver la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in FONSECA (David) (dir.), Logiques des législations antiterroristes. Entre reconfiguration et défiguration du droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 37-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République se vit à visage couvert…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Olivia BUI-XUAN (dir.), Masques sanitaires et droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 179-197, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 103-119, 2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revendications féministes et les politiques publiques en faveur de l’égalité des sexes, entre rupture et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Borrillo; Félicien Lemaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.27-48, 2020, 978-2-343-19923-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Mémoire du droit, pp. 21-38, 2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des ’’gilets jaunes’’ sur les réformes de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Bui-Xuan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « gilets jaunes » au prisme du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.173-185, 2020, 978-2-37032-267-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’influence des ’’gilets jaunes’’ sur les réformes de la haute fonction publique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des usagers dans la détermination des besoins des contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vincent Bouhier (dir.), L’intervention des tiers dans les contrats administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 39-51, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sphère publique, espace public et diversité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Ruet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender la diversité : Regards pluridisciplinaires sur l’appréhension de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.259-275, 2020, 978-2-37032-248-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probité de l’agent public, probité du salarié : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in ZARCA (Alexis) (dir.), Le travailleur obligé. Regards croisés sur les obligations de l’agent public et du salarié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.147-169, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le congé de maternité des enseignantes-chercheures depuis la circulaire du 30 avril 2012 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in GROSBON (Sophie) (dir.), Université, Égalité, Parité. L’égalité femmes-hommes à l’Université après la loi sur l’enseignement supérieur et la recherche, Fondation Varenne, collection « Colloques &amp; Essais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux français relatif à l’Islam, entre défiance et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFROUKH (Mustapha), L’islam en droit international des droits de l’homme, Institut universitaire Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 257-283, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La représentation équilibrée, une fausse représentation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BUI-XUAN (Olivia) (dir.), Représentation et représentativité dans les institutions, Lextenso, Fondation Varenne, collection « Colloques &amp; Essais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité et parité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), PICHARD (Marc), ROMAN (Diane) (coord.), Genre et droit. Ressources pédagogiques, Dalloz, collection « Méthodes du droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 385-427, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité et mixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Marc Pichard; Diane Roman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et droit : ressources pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.385-428, 2016, 978-2-247-16190-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Services publics culturels locaux et alternances politiques » in BOUHIER (Vincent), FOULQUIER (Norbert), ROLIN (Frédéric) (dir.), Théorie et pratique du droit public. En hommage à Olivier Févrot, La Mémoire du droit,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BOUHIER (Vincent), FOULQUIER (Norbert), ROLIN (Frédéric) (dir.), Théorie et pratique du droit public. En hommage à Olivier Févrot, La Mémoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-154, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivia Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les « gilets jaunes » au prisme du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.173-185, 2020, 978-2-37032-267-8</w:t>
+              <w:t xml:space="preserve">Représentation et representativité dans les institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.45474, 2016, 978-2-37032-079-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...744 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02176528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Espace(s) public(s) français : entre domaine public et sphère publique »</w:t>
               </w:r>
@@ -3868,3806 +3868,3806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04567773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une administration inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 1465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal administratif de Paris rejette la demande de retrait de plaques commémoratives gravées en écriture inclusive apposées dans l'enceinte de l'hôtel de ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07-08, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les avancées mesurées de la loi du19 juillet 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04200360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers une administration inclusive ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de reconnaissance juridique à l’état civil des personnes intersexes ne viole pas l’article 8 de la Convention européenne des droits de l’homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 1117-1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vigilance sanitaire » : appel à la vigilance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, p. 1465</w:t>
+              <w:t xml:space="preserve">, 2022, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tribunal administratif de Paris rejette la demande de retrait de plaques commémoratives gravées en écriture inclusive apposées dans l'enceinte de l'hôtel de ville</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet de la requête contre la disposition de la circulaire Blanquer sur l'emploi du prénom d'usage des élèves transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.2413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi la suppression de « Madame/Monsieur » est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égal accès des femmes et des hommes aux fonctions publiques à responsabilités ou les occasions ratées du quinquennat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité entre les femmes et les hommes dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07-08, pp.426</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp. 1117-1142</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au défi des identités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rejet de la requête contre la disposition de la circulaire Blanquer sur l'emploi du prénom d'usage des élèves transgenres</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle diversification sociale pour la haute fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42, pp.2413</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quoi la suppression de « Madame/Monsieur » est-elle le nom ?</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déontologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 1447-1458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniversaire masqué pour la loi interdisant la dissimulation du visage!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29, pp.1649</w:t>
+              <w:t xml:space="preserve">, 2020, 35, pp.1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d’égalité dans le droit de la fonction publique et de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp. 212-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Égalité entre les femmes et les hommes dans la fonction publique territoriale</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du handicap dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
+              <w:t xml:space="preserve">, 2020, 06, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un « droit de la fonction publique de l'ennemi » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Vigilance sanitaire » : appel à la vigilance !</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un &amp;quot;acte II&amp;quot; du dispositif de féminisation de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir des expérimentations, entre contraintes méthodologiques et assouplissements juridiques. À propos de l’étude du Conseil d’État 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1145-1156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un « acte II » du dispositif de féminisation de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la neutralité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1, pp.1</w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.2401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le déontologue</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité professionnelle. Cherchez la transformation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation équilibrée&amp;quot; et &amp;quot;représentation proportionnée&amp;quot; des femmes et des hommes : convergence ou concurrence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.319-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2017 - janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Dechepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.919-929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate conciliation de l’obligation de neutralité et du principe de non-discrimination en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une application à géométrie variable de l'obligation de neutralité religieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation de l’obligation de neutralité religieuse et du principe de non-discrimination en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Laïcité : la nouvelle frontière, 4, pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité à l’hôpital, entre droits et devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;représentation équilibrée entre hommes et femmes&amp;quot;, une catégorie juridique équivoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp. 1447-1458</w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle diversification sociale pour la haute fonction publique ?</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés de l'étude du Conseil d'Etat relative à la neutralité religieuse dans les services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.1006</w:t>
+              <w:t xml:space="preserve">, 2014, 05, pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.274</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La moralisation de la vie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.étude 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp. 212-225</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des congés annuels et de maternité des enseignantes : une clarification inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anniversaire masqué pour la loi interdisant la dissimulation du visage!</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité professionnelle entre hommes et femmes dans la fonction publique : une révolution manquée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35, pp.1985</w:t>
+              <w:t xml:space="preserve">, 2012, 20, pp.1100-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 1145-1156</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulaire du 30 avril 2012 : du nouveau au sujet des congés des enseignants-chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.261-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 03, pp.131</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extension du domaine de la neutralité religieuse</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le congé de maternité des enseignantes-chercheures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (n° 77), pp. 109-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.077.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur des enfants : une émancipation réussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (139), pp.353-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.139.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation pour le passé des effets d'une annulation contentieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.2401</w:t>
+              <w:t xml:space="preserve">, 2011, 15, pp.854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.1015</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public. L’émergence d’une nouvelle catégorie juridique ? Réflexions sur la loi interdisant la dissimulation du visage dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.551-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 05, pp.249</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inaliénabilité des collections en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.131-137</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation des établissements publics de coopération culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destinée universaliste des droits culturels : les articles 22 et 27 de la Déclaration universelle des Droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dernières réformes de la statistique publique : entre transparence et secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.étude 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur l'établissement public de coopération culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge du fond face à la décision exécutant une ordonnance de référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation culturelle. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’État : quelle composition réelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Conseil d'Etat, 4 (123), pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit dans le temps et obligation d'édicter des mesures transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.919-929</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 05, pp.249</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets opposables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique et de l'administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...1997 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155981v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02209964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté d’édifier un statut sur mesure. Le nouveau statut de la Polynésie française</w:t>
               </w:r>
@@ -7960,51 +7960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02189606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.673" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.139.0353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.077.0109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02189606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.077.0109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.139.0353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>