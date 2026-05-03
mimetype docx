--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1069,1759 +1069,1759 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appréhension de la non-binarité dans les établissements scolaires et d’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Olivia BUI-XUAN, Le(s) droit(s) à l’épreuve de la non-binarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 129-152, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Censures et espace(s) public(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Sébastien SAUNIER, Censure et Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 183-200, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 129-152, 2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Antoine FLEURY et France GUÉRIN-PACE (dir.), Les espaces publics urbains. Penser, enquêter, fabriquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU François-Rabelais, pp. 73-86, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PU François-Rabelais, pp. 73-86, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalités et fractures territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Christophe PIERUCCI, Les impensés du droit administratif. Hommage à Jacques Caillosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 105-119, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp. 105-119, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masques sanitaires et espace(s) public(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Olivia BUI-XUAN (dir.), Masques sanitaires et droit(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 103-119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Masques sanitaires et espace(s) public(s)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président d’université et prêtre. Libre propos sur l’arrêt du Conseil d’État du 27 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vincent BOUHIER et Dimitri HOUTCIEFF (dir.), Les transformations du droit, Mélanges en l’honneur du Professeur François Colly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mémoire du droit, pp. 21-38, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la radicalisation religieuse ou l’émergence de dispositifs juridiques autoritaires pour sauver la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in FONSECA (David) (dir.), Logiques des législations antiterroristes. Entre reconfiguration et défiguration du droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 37-47, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République se vit à visage couvert…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Olivia BUI-XUAN (dir.), Masques sanitaires et droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 103-119, 2021</w:t>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 179-197, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Mémoire du droit, pp. 21-38, 2021</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revendications féministes et les politiques publiques en faveur de l’égalité des sexes, entre rupture et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Borrillo; Félicien Lemaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.27-48, 2020, 978-2-343-19923-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 37-47, 2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des usagers dans la détermination des besoins des contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vincent Bouhier (dir.), L’intervention des tiers dans les contrats administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 39-51, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 179-197, 2021</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des ’’gilets jaunes’’ sur les réformes de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Bui-Xuan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « gilets jaunes » au prisme du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.173-185, 2020, 978-2-37032-267-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.27-48, 2020, 978-2-343-19923-8</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sphère publique, espace public et diversité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Ruet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender la diversité : Regards pluridisciplinaires sur l’appréhension de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.259-275, 2020, 978-2-37032-248-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’influence des ’’gilets jaunes’’ sur les réformes de la haute fonction publique</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le congé de maternité des enseignantes-chercheures depuis la circulaire du 30 avril 2012 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in GROSBON (Sophie) (dir.), Université, Égalité, Parité. L’égalité femmes-hommes à l’Université après la loi sur l’enseignement supérieur et la recherche, Fondation Varenne, collection « Colloques &amp; Essais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probité de l’agent public, probité du salarié : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in ZARCA (Alexis) (dir.), Le travailleur obligé. Regards croisés sur les obligations de l’agent public et du salarié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.147-169, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux français relatif à l’Islam, entre défiance et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFROUKH (Mustapha), L’islam en droit international des droits de l’homme, Institut universitaire Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 257-283, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La représentation équilibrée, une fausse représentation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BUI-XUAN (Olivia) (dir.), Représentation et représentativité dans les institutions, Lextenso, Fondation Varenne, collection « Colloques &amp; Essais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Services publics culturels locaux et alternances politiques » in BOUHIER (Vincent), FOULQUIER (Norbert), ROLIN (Frédéric) (dir.), Théorie et pratique du droit public. En hommage à Olivier Févrot, La Mémoire du droit,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BOUHIER (Vincent), FOULQUIER (Norbert), ROLIN (Frédéric) (dir.), Théorie et pratique du droit public. En hommage à Olivier Févrot, La Mémoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-154, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité et mixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Marc Pichard; Diane Roman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et droit : ressources pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.385-428, 2016, 978-2-247-16190-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité et parité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), PICHARD (Marc), ROMAN (Diane) (coord.), Genre et droit. Ressources pédagogiques, Dalloz, collection « Méthodes du droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 385-427, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivia Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les « gilets jaunes » au prisme du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.173-185, 2020, 978-2-37032-267-8</w:t>
+              <w:t xml:space="preserve">Représentation et representativité dans les institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.45474, 2016, 978-2-37032-079-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 39-51, 2020</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace(s) public(s) français : entre domaine public et sphère publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Di Lascio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il diritto amministrativo dei paesi europei: evoluzioni e riforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.51-62, 2015, 978-88-6342-910-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.259-275, 2020, 978-2-37032-248-7</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espace(s) public(s) français : entre domaine public et sphère publique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in DI LASCIO (Francesca) (coord.), Il diritto amministrativo dei paesi europei: evoluzioni e riforme, Editoriale scientifica, Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-62, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Porta</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés du droit français à l’égard de l’allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.147-169, 2019</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), ROMAN (Diane) et PICHARD (Marc) (dir.), La loi et le genre. Études critiques de droit français, CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mixité dans la haute fonction publique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), ROMAN (Diane) et PICHARD (Marc) (dir.), La loi et le genre. Études critiques de droit français, CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...658 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176547v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02176550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’État moralisateur face aux femmes musulmanes »</w:t>
               </w:r>
@@ -3454,3521 +3454,3521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers la disparition de la civilité Madame/Monsieur des formulaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04958648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La neutralité politique des édifices publics, un principe politiquement neutre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36, pp.1841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05321061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers la disparition de la civilité Madame/Monsieur des formulaires ?</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge à rebours du mouvement de reconnaissance juridique des personnes transgenres. Note sous CAA Versailles, 24 juin 2025, no 24VE02253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.1652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des discriminations dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.69</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le juge à rebours du mouvement de reconnaissance juridique des personnes transgenres. Note sous CAA Versailles, 24 juin 2025, no 24VE02253</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de #MeToo dans l'enseignement supérieur…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.1652</w:t>
+              <w:t xml:space="preserve">, 2024, 17, pp.929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prévention des discriminations dans la fonction publique</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maltraitances institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.2298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avancées mesurées de la loi du19 juillet 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.1551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04200360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal administratif de Paris rejette la demande de retrait de plaques commémoratives gravées en écriture inclusive apposées dans l'enceinte de l'hôtel de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.25</w:t>
+              <w:t xml:space="preserve">, 2023, 07-08, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les maltraitances institutionnelles</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une administration inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43, pp.2298</w:t>
+              <w:t xml:space="preserve">, 2023, p. 1465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de #MeToo dans l'enseignement supérieur…</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de reconnaissance juridique à l’état civil des personnes intersexes ne viole pas l’article 8 de la Convention européenne des droits de l’homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 1117-1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vigilance sanitaire » : appel à la vigilance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.929</w:t>
+              <w:t xml:space="preserve">, 2022, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une administration inclusive ?</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi la suppression de « Madame/Monsieur » est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, p. 1465</w:t>
+              <w:t xml:space="preserve">, 2022, 29, pp.1649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tribunal administratif de Paris rejette la demande de retrait de plaques commémoratives gravées en écriture inclusive apposées dans l'enceinte de l'hôtel de ville</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet de la requête contre la disposition de la circulaire Blanquer sur l'emploi du prénom d'usage des élèves transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.2413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égal accès des femmes et des hommes aux fonctions publiques à responsabilités ou les occasions ratées du quinquennat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité entre les femmes et les hommes dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07-08, pp.426</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les avancées mesurées de la loi du19 juillet 2023</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au défi des identités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle diversification sociale pour la haute fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, pp.1551</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp. 1117-1142</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déontologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 1447-1458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Vigilance sanitaire » : appel à la vigilance !</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniversaire masqué pour la loi interdisant la dissimulation du visage!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1, pp.1</w:t>
+              <w:t xml:space="preserve">, 2020, 35, pp.1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rejet de la requête contre la disposition de la circulaire Blanquer sur l'emploi du prénom d'usage des élèves transgenres</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du handicap dans la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d’égalité dans le droit de la fonction publique et de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp. 212-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un « droit de la fonction publique de l'ennemi » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un &amp;quot;acte II&amp;quot; du dispositif de féminisation de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir des expérimentations, entre contraintes méthodologiques et assouplissements juridiques. À propos de l’étude du Conseil d’État 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1145-1156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la neutralité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42, pp.2413</w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.2401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quoi la suppression de « Madame/Monsieur » est-elle le nom ?</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un « acte II » du dispositif de féminisation de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité professionnelle. Cherchez la transformation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation équilibrée&amp;quot; et &amp;quot;représentation proportionnée&amp;quot; des femmes et des hommes : convergence ou concurrence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.319-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2017 - janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Dechepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.919-929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate conciliation de l’obligation de neutralité et du principe de non-discrimination en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une application à géométrie variable de l'obligation de neutralité religieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation de l’obligation de neutralité religieuse et du principe de non-discrimination en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Laïcité : la nouvelle frontière, 4, pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité à l’hôpital, entre droits et devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;représentation équilibrée entre hommes et femmes&amp;quot;, une catégorie juridique équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés de l'étude du Conseil d'Etat relative à la neutralité religieuse dans les services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29, pp.1649</w:t>
+              <w:t xml:space="preserve">, 2014, 05, pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La moralisation de la vie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.étude 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des congés annuels et de maternité des enseignantes : une clarification inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulaire du 30 avril 2012 : du nouveau au sujet des congés des enseignants-chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.261-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle diversification sociale pour la haute fonction publique ?</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité professionnelle entre hommes et femmes dans la fonction publique : une révolution manquée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.1006</w:t>
+              <w:t xml:space="preserve">, 2012, 20, pp.1100-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le déontologue</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets de l’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp. 1447-1458</w:t>
+              <w:t xml:space="preserve">, 2012, 4, pp.1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anniversaire masqué pour la loi interdisant la dissimulation du visage!</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le congé de maternité des enseignantes-chercheures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (n° 77), pp. 109-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.077.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur des enfants : une émancipation réussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (139), pp.353-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.139.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public. L’émergence d’une nouvelle catégorie juridique ? Réflexions sur la loi interdisant la dissimulation du visage dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.551-559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation pour le passé des effets d'une annulation contentieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35, pp.1985</w:t>
+              <w:t xml:space="preserve">, 2011, 15, pp.854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...2113 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02219675v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02155957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inaliénabilité des collections en question</w:t>
               </w:r>
@@ -7960,51 +7960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02189606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.077.0109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.139.0353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02189606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.077.0109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.139.0353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>