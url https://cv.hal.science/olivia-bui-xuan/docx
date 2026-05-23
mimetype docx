--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1069,1759 +1069,1759 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Censures et espace(s) public(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sébastien SAUNIER, Censure et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 183-200, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’appréhension de la non-binarité dans les établissements scolaires et d’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Olivia BUI-XUAN, Le(s) droit(s) à l’épreuve de la non-binarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 129-152, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 183-200, 2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Antoine FLEURY et France GUÉRIN-PACE (dir.), Les espaces publics urbains. Penser, enquêter, fabriquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU François-Rabelais, pp. 73-86, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PU François-Rabelais, pp. 73-86, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalités et fractures territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Christophe PIERUCCI, Les impensés du droit administratif. Hommage à Jacques Caillosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 105-119, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp. 105-119, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la radicalisation religieuse ou l’émergence de dispositifs juridiques autoritaires pour sauver la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in FONSECA (David) (dir.), Logiques des législations antiterroristes. Entre reconfiguration et défiguration du droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 37-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République se vit à visage couvert…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Olivia BUI-XUAN (dir.), Masques sanitaires et droit(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 179-197, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président d’université et prêtre. Libre propos sur l’arrêt du Conseil d’État du 27 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vincent BOUHIER et Dimitri HOUTCIEFF (dir.), Les transformations du droit, Mélanges en l’honneur du Professeur François Colly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mémoire du droit, pp. 21-38, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masques sanitaires et espace(s) public(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Olivia BUI-XUAN (dir.), Masques sanitaires et droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 103-119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, La Mémoire du droit, pp. 21-38, 2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des ’’gilets jaunes’’ sur les réformes de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Bui-Xuan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « gilets jaunes » au prisme du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.173-185, 2020, 978-2-37032-267-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 37-47, 2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des usagers dans la détermination des besoins des contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vincent Bouhier (dir.), L’intervention des tiers dans les contrats administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 39-51, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 179-197, 2021</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sphère publique, espace public et diversité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Ruet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender la diversité : Regards pluridisciplinaires sur l’appréhension de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.259-275, 2020, 978-2-37032-248-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revendications féministes et les politiques publiques en faveur de l’égalité des sexes, entre rupture et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Borrillo; Félicien Lemaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.27-48, 2020, 978-2-343-19923-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, Institut Francophone pour la Justice et la Démocratie, pp. 39-51, 2020</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le congé de maternité des enseignantes-chercheures depuis la circulaire du 30 avril 2012 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in GROSBON (Sophie) (dir.), Université, Égalité, Parité. L’égalité femmes-hommes à l’Université après la loi sur l’enseignement supérieur et la recherche, Fondation Varenne, collection « Colloques &amp; Essais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’influence des ’’gilets jaunes’’ sur les réformes de la haute fonction publique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probité de l’agent public, probité du salarié : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in ZARCA (Alexis) (dir.), Le travailleur obligé. Regards croisés sur les obligations de l’agent public et du salarié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.147-169, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux français relatif à l’Islam, entre défiance et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFROUKH (Mustapha), L’islam en droit international des droits de l’homme, Institut universitaire Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 257-283, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Services publics culturels locaux et alternances politiques » in BOUHIER (Vincent), FOULQUIER (Norbert), ROLIN (Frédéric) (dir.), Théorie et pratique du droit public. En hommage à Olivier Févrot, La Mémoire du droit,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BOUHIER (Vincent), FOULQUIER (Norbert), ROLIN (Frédéric) (dir.), Théorie et pratique du droit public. En hommage à Olivier Févrot, La Mémoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-154, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité et parité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), PICHARD (Marc), ROMAN (Diane) (coord.), Genre et droit. Ressources pédagogiques, Dalloz, collection « Méthodes du droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 385-427, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité et mixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Marc Pichard; Diane Roman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et droit : ressources pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.385-428, 2016, 978-2-247-16190-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivia Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les « gilets jaunes » au prisme du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.173-185, 2020, 978-2-37032-267-8</w:t>
+              <w:t xml:space="preserve">Représentation et representativité dans les institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.45474, 2016, 978-2-37032-079-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie; Lextenso, pp.259-275, 2020, 978-2-37032-248-7</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La représentation équilibrée, une fausse représentation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BUI-XUAN (Olivia) (dir.), Représentation et représentativité dans les institutions, Lextenso, Fondation Varenne, collection « Colloques &amp; Essais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espace(s) public(s) français : entre domaine public et sphère publique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in DI LASCIO (Francesca) (coord.), Il diritto amministrativo dei paesi europei: evoluzioni e riforme, Editoriale scientifica, Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-62, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Porta</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace(s) public(s) français : entre domaine public et sphère publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Di Lascio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il diritto amministrativo dei paesi europei: evoluzioni e riforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.51-62, 2015, 978-88-6342-910-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mixité dans la haute fonction publique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), ROMAN (Diane) et PICHARD (Marc) (dir.), La loi et le genre. Études critiques de droit français, CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés du droit français à l’égard de l’allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.147-169, 2019</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in HENNETTE-VAUCHEZ (Stéphanie), ROMAN (Diane) et PICHARD (Marc) (dir.), La loi et le genre. Études critiques de droit français, CNRS Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...637 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fercot</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02176550v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’État moralisateur face aux femmes musulmanes »</w:t>
               </w:r>
@@ -3454,4220 +3454,4220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La neutralité politique des édifices publics, un principe politiquement neutre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.1841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers la disparition de la civilité Madame/Monsieur des formulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04958648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La neutralité politique des édifices publics, un principe politiquement neutre ?</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge à rebours du mouvement de reconnaissance juridique des personnes transgenres. Note sous CAA Versailles, 24 juin 2025, no 24VE02253</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 36, pp.1841</w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.1652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le juge à rebours du mouvement de reconnaissance juridique des personnes transgenres. Note sous CAA Versailles, 24 juin 2025, no 24VE02253</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des discriminations dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maltraitances institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.1652</w:t>
+              <w:t xml:space="preserve">, 2024, 43, pp.2298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prévention des discriminations dans la fonction publique</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de #MeToo dans l'enseignement supérieur…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avancées mesurées de la loi du19 juillet 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.1551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04200360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une administration inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 1465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal administratif de Paris rejette la demande de retrait de plaques commémoratives gravées en écriture inclusive apposées dans l'enceinte de l'hôtel de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.25</w:t>
+              <w:t xml:space="preserve">, 2023, 07-08, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de #MeToo dans l'enseignement supérieur…</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de reconnaissance juridique à l’état civil des personnes intersexes ne viole pas l’article 8 de la Convention européenne des droits de l’homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 1117-1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet de la requête contre la disposition de la circulaire Blanquer sur l'emploi du prénom d'usage des élèves transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.929</w:t>
+              <w:t xml:space="preserve">, 2022, 42, pp.2413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les maltraitances institutionnelles</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi la suppression de « Madame/Monsieur » est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43, pp.2298</w:t>
+              <w:t xml:space="preserve">, 2022, 29, pp.1649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les avancées mesurées de la loi du19 juillet 2023</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égal accès des femmes et des hommes aux fonctions publiques à responsabilités ou les occasions ratées du quinquennat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité entre les femmes et les hommes dans la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au défi des identités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vigilance sanitaire » : appel à la vigilance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, pp.1551</w:t>
+              <w:t xml:space="preserve">, 2022, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tribunal administratif de Paris rejette la demande de retrait de plaques commémoratives gravées en écriture inclusive apposées dans l'enceinte de l'hôtel de ville</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déontologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 1447-1458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle diversification sociale pour la haute fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.1006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du handicap dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07-08, pp.426</w:t>
+              <w:t xml:space="preserve">, 2020, 06, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une administration inclusive ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d’égalité dans le droit de la fonction publique et de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp. 212-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniversaire masqué pour la loi interdisant la dissimulation du visage!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, p. 1465</w:t>
+              <w:t xml:space="preserve">, 2020, 35, pp.1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp. 1117-1142</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir des expérimentations, entre contraintes méthodologiques et assouplissements juridiques. À propos de l’étude du Conseil d’État 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1145-1156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Vigilance sanitaire » : appel à la vigilance !</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un « acte II » du dispositif de féminisation de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la neutralité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1, pp.1</w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.2401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quoi la suppression de « Madame/Monsieur » est-elle le nom ?</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité professionnelle. Cherchez la transformation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un « droit de la fonction publique de l'ennemi » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un &amp;quot;acte II&amp;quot; du dispositif de féminisation de la haute fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation équilibrée&amp;quot; et &amp;quot;représentation proportionnée&amp;quot; des femmes et des hommes : convergence ou concurrence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.319-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2017 - janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Dechepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.919-929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une application à géométrie variable de l'obligation de neutralité religieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation de l’obligation de neutralité religieuse et du principe de non-discrimination en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Laïcité : la nouvelle frontière, 4, pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate conciliation de l’obligation de neutralité et du principe de non-discrimination en droit de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité à l’hôpital, entre droits et devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;représentation équilibrée entre hommes et femmes&amp;quot;, une catégorie juridique équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés de l'étude du Conseil d'Etat relative à la neutralité religieuse dans les services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29, pp.1649</w:t>
+              <w:t xml:space="preserve">, 2014, 05, pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rejet de la requête contre la disposition de la circulaire Blanquer sur l'emploi du prénom d'usage des élèves transgenres</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La moralisation de la vie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.étude 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des congés annuels et de maternité des enseignantes : une clarification inachevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42, pp.2413</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulaire du 30 avril 2012 : du nouveau au sujet des congés des enseignants-chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.261-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 04, pp.199</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité professionnelle entre hommes et femmes dans la fonction publique : une révolution manquée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.1100-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle diversification sociale pour la haute fonction publique ?</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation pour le passé des effets d'une annulation contentieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.1006</w:t>
+              <w:t xml:space="preserve">, 2011, 15, pp.854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp. 1447-1458</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public. L’émergence d’une nouvelle catégorie juridique ? Réflexions sur la loi interdisant la dissimulation du visage dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.551-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anniversaire masqué pour la loi interdisant la dissimulation du visage!</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur des enfants : une émancipation réussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (139), pp.353-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.139.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le congé de maternité des enseignantes-chercheures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (n° 77), pp. 109-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.077.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inaliénabilité des collections en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35, pp.1985</w:t>
+              <w:t xml:space="preserve">, 2010, 05, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.274</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation des établissements publics de coopération culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destinée universaliste des droits culturels : les articles 22 et 27 de la Déclaration universelle des Droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 05, pp.249</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dernières réformes de la statistique publique : entre transparence et secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.étude 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.131-137</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur l'établissement public de coopération culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 1145-1156</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge du fond face à la décision exécutant une ordonnance de référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extension du domaine de la neutralité religieuse</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation culturelle. Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.2401</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 03, pp.131</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’État : quelle composition réelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Conseil d'Etat, 4 (123), pp.89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.1015</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets opposables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique et de l'administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.319-323</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit dans le temps et obligation d'édicter des mesures transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...2191 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209964v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02155981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté d’édifier un statut sur mesure. Le nouveau statut de la Polynésie française</w:t>
               </w:r>
@@ -7960,51 +7960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02189606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.077.0109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.139.0353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02189606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02158493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.673" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.139.0353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.077.0109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>