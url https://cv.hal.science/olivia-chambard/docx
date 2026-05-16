--- v0 (2026-03-06)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -273,1004 +273,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps dans l’espace organisé, l’organisation de l’espace qui prend corps : l’embodiment au sein des espaces de coworking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les passeurs de l’entrepreneuriat à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bussy-Socrate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
+                <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1089028ar⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les structures du travail, 240 (5), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.240.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763149v1</w:t>
+                <w:t xml:space="preserve">hal-04214650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les passeurs de l’entrepreneuriat à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps dans l’espace organisé, l’organisation de l’espace qui prend corps : l’embodiment au sein des espaces de coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bussy-Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Stevens</w:t>
+                <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240 (5), pp.58-77. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (2), pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.240.0058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1089028ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004394v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les passeurs de l’entrepreneuriat à l’université</w:t>
+                <w:t xml:space="preserve">A educação para o empreendedorismo, ou a socialização da comunidade universitária sob as lógicas da concorrência</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.240.0058⟩</w:t>
+              <w:t xml:space="preserve">Pensata: Revista dos Alunos do Programa de Pós-Graduação em Ciências Sociais da UNIFESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34024/pensata.2021.v10.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214650v1</w:t>
+                <w:t xml:space="preserve">hal-04009669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A educação para o empreendedorismo, ou a socialização da comunidade universitária sob as lógicas da concorrência</w:t>
+                <w:t xml:space="preserve">Sophie Bernard, Le nouvel esprit du salariat. Rémunérations, autonomie, inégalités Presses universitaires de France, Paris, 2020, 254 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensata: Revista dos Alunos do Programa de Pós-Graduação em Ciências Sociais da UNIFESP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.38035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34024/pensata.2021.v10.12619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009669v1</w:t>
+                <w:t xml:space="preserve">hal-04004432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire sauter l'idée toute faite que l'université est un lieu où on apprend. » La socialisation des étudiants à l'entrepreneuriat</w:t>
+                <w:t xml:space="preserve">Un homme pressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.9907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.120.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943293v1</w:t>
+                <w:t xml:space="preserve">hal-04004401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme pressé</w:t>
+                <w:t xml:space="preserve">« Faire sauter l'idée toute faite que l'université est un lieu où on apprend. » La socialisation des étudiants à l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.120.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.9907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04004401v1</w:t>
+                <w:t xml:space="preserve">hal-03943293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bernard, Le nouvel esprit du salariat. Rémunérations, autonomie, inégalités Presses universitaires de France, Paris, 2020, 254 p.</w:t>
+                <w:t xml:space="preserve">Tous « startupeurs » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 51 (1), pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.051.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.38035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04004432v1</w:t>
+                <w:t xml:space="preserve">hal-04397965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous « startupeurs » ?</w:t>
+                <w:t xml:space="preserve">Entre familiarité et étrangeté : enquêter sur un autre monde de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.051.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04397965v1</w:t>
+                <w:t xml:space="preserve">hal-04397900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre familiarité et étrangeté : enquêter sur un autre monde de l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">De quoi l’« entrepreneuriat » est-il le nom dans l'enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10</w:t>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397900v1</w:t>
+                <w:t xml:space="preserve">halshs-02321758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi l’« entrepreneuriat » est-il le nom dans l'enseignement supérieur ?</w:t>
+                <w:t xml:space="preserve">Introduction : Nouveaux éclairages sur les relations entre enseignement supérieur et monde économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Le Cozanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02321758v1</w:t>
+                <w:t xml:space="preserve">halshs-03919429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Nouveaux éclairages sur les relations entre enseignement supérieur et monde économique</w:t>
+                <w:t xml:space="preserve">L’éducation des étudiants à l’esprit d’entreprendre : entre promotion d’une idéologie de l’entreprise et ouverture de perspectives émancipatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurène Le Cozanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 132, pp.7-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 127, pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1280,180 +1189,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des passeurs de l’entreprise à l’université ? Le cas des professionnel.les de la formation à l’entrepreneuriat, entre monde académique, monde économique et monde de l’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à l’insécurité de la condition d’entrepreneur : le rôle des incubateurs visant l’inclusion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bussy-Socrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2020, Toulouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1463,102 +1372,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'école de l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monique Dagnaud, Olivier Alexandre (dir.), Numérique : le travail réinventé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1568,148 +1477,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection sociale dans les espaces de l’économie collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bussy-Socrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paris School of Business. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1856,51 +1765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chambard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fv3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089028ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/pensata.2021.v10.12619" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03943293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.120.0041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.38035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04397965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.051.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04397900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04397986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04379186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M&#233;rindol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chambard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fv3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089028ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/pensata.2021.v10.12619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.38035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03943293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.120.0041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04397965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.051.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04397900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4530" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04397986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4236" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04379186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M&#233;rindol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>