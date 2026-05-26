--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -132,1502 +132,1502 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a digital surgical twin feasible?</w:t>
+                <w:t xml:space="preserve">Robots bio-inspirés : quand l’IA a une prise sur le réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982031v1</w:t>
-[...612 lines deleted...]
-                <w:t xml:space="preserve">hal-04431629v1</w:t>
+                <w:t xml:space="preserve">hal-05169741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots bio-inspirés : quand l’IA a une prise sur le réel</w:t>
+                <w:t xml:space="preserve">AIntelligences. Vers une redéfinition de l’intelligence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05169741v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15qdm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIntelligences. Vers une redéfinition de l’intelligence ?</w:t>
+                <w:t xml:space="preserve">Comprehensive overview of artificial intelligence in surgery: a systematic review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Vayre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benkabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Anass Majbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Souadka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05522022v1</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue: Artificial Intelligence, 477 (4), pp.617-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-025-03076-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FilIAtion : médecine et IA, de père en fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et nouveaux mécanismes de régulation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.108.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mises et le problème du polylogisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des libertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.97-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayek : connexionnisme et théorie de la coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des libertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.51-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux cartésiens face à deux modèles de la démonstration - Malebranche et Arnauld face aux Regulae et à l’Organon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus : revue de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Logiques et philosophie à l’âge classique, 49, pp.249-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive overview of artificial intelligence in surgery: a systematic review and perspectives</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation en chirurgie : les clones numériques sont-ils pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Souadka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05016705v1</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Esprit, Cognition et Artificialisation de l'Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Paris; Pôle de recherche Rationalité et Expérience de l'Unité de Recherche "Religion, Culture et Société" (EA 7403), Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FilIAtion : médecine et IA, de père en fils</w:t>
+                <w:t xml:space="preserve">Is a digital surgical twin feasible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ActuIA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04496455v1</w:t>
+              <w:t xml:space="preserve">DTS 2025 : Digital Transformation Society International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris School of Business; University of Naples Parthenope, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et nouveaux mécanismes de régulation économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From enhancing individual to team capacities: stakeholders' insights on generative-AI and digital-twin adoption in surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04426037v1</w:t>
+              <w:t xml:space="preserve">InfraHealth 2025 : International Conference on Infrastructures in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Technologique de Troyes (UTT); European Society for Socially Embedded Technologies (EUSSET); PEPR Collaboration numérique – eNSEMBLE, Oct 2025, Troyes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ihc2025_p005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayek : connexionnisme et théorie de la coordination</w:t>
+                <w:t xml:space="preserve">Some theoretical challenges of deformable robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des libertes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04426409v1</w:t>
+              <w:t xml:space="preserve">Deformation in Robotics (Def-Robotics2024). Summer school on the topic of deformation in robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, CNRS, Centrale Lille and the University of Lille, Jul 2024, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises et le problème du polylogisme</w:t>
+                <w:t xml:space="preserve">De quelques difficultés relatives à l'extraction et l'utilisation des données en chirurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des libertes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04426395v1</w:t>
+              <w:t xml:space="preserve">Séminaire Santé et Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS - EHESS - CNRS, Sep 2024, PariSanté Campus, Paris 75015, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cartésiens face à deux modèles de la démonstration - Malebranche et Arnauld face aux Regulae et à l’Organon</w:t>
+                <w:t xml:space="preserve">Data challenges in surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus : revue de la philosophie</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation Systèmes Numériques (CERI SN), IMT Nord Europe, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leibniz and common sense: from combinatory to calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the Limits of Reason at the Age of Reason : Disputes in the 18th Century Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of the Czech Republic, Aug 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebra and the general art of solving problems in Descartes’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Aspects of Symbolic Reasoning in Early Modern Science and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ghent, Aug 2009, Gand, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04431287v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The question of passing to the limit: treat or not to treat transcendental curves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Ontology Congress : The problem of the Infinite from Greek Thought to Contemporary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1658,51 +1658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coulisses de l'activité opératoire : regards croisés sur les transformations contemporaines de la chirurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,151 +2103,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splendor Solis</w:t>
+                <w:t xml:space="preserve">Mapping the colours of Fernão Vaz Dourado : chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432899v1</w:t>
+                <w:t xml:space="preserve">hal-04432818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the colours of Fernão Vaz Dourado : chemical analysis</w:t>
+                <w:t xml:space="preserve">Splendor Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432818v1</w:t>
+                <w:t xml:space="preserve">hal-04432899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2596,51 +2596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63CE4FF5"/>
+    <w:nsid w:val="9AA8E19E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2827,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1558-7366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_p005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkabbou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Anass Majbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Souadka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-025-03076-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/descartes-et-ses-mathematiques.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04431161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA100195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1558-7366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169741v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vayre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkabbou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Anass Majbar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Souadka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-025-03076-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_p005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-coulisses-de-lactivite-operatoire/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/descartes-et-ses-mathematiques.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04431161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA100195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>