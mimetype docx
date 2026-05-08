--- v0 (2026-03-09)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivia Dorado </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les studios de cinéma comme enjeux médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Modèles et enjeux des studios de tournage, de production et post-production à l'ère du numérique, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’espace scénographique et ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux Audiovisuels du cinéma 360°, 17, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/entrelacs.5917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique des Espaces Audiovisuels. De la pensée aux perçus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Holloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïs Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, A paraître, Collection Formes Autonomes, Pierre Arbus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage du temps en décor de cinéma, la patine des couleurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International - Scénographies et couleurs : Arts, audiovisuel, cinéma et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bonhomme, Céline Caumon, Olivia Dorado, Estelle Guerry - Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incrustation scénographique par projection : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Que fait-on dire aux effets spéciaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Labrouillère, Frédéric Tabet et Manuel Siabato, Université Toulouse Jean Jaurès, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et faire le décor de film. Une histoire d'équipe et de répartition des mises en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils, équipes et créations cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bonhomme, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le cosmos au cinéma : exploration d'une image co-construite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE L'Univers à l'écran au XXIème siècle - Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Kolovou Panagioula, Léïla Haegel, Anastasia Rostan et Chiara Sanini Parducci, Université Paris-Cité et Université Aix-Marseille, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche réflexive, carnets de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche-Création / Création-Recherche : Carnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Barrès et Muriel Plana, Université Toulouse Jean Jaurès, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'artifice : lire les espaces comme des installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE A l'épreuve des apparences. Trouble dans l'identification des lieux représentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Histoire et Critique d'Art, Apr 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection frontale : esthétiques diégétiques et identification spectatorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion au cinéma (ANR Beauviatech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion de la réalité picturale à une image cinématographique à travers l’œuvre de Vincent Van Gogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Alaya Ép. Ourteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creación y obra de arte en la ficción ultracontemporánea (literatura y cine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets dans l'oeuvre de Nolan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'Effet au risque du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'espace scénographique et ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs Enjeux Audiovisuels du cinéma 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Siabato, Université Toulouse Jean Jaurès, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’illusion aux effets spéciaux. Illusion d’un réel, existence d’un imaginaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion en Jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le paysage devient personnage : le statut du décor cinématographique dans deux films écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Approches écologiques et sensibles du paysage : pratiques artistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection frontale : recherche perceptive et dimension immersive d&#39;un outil de création scénographique composite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'artifice : lire les espaces comme des installations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lynne Cohen. Troubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2023, 978-2-7535-9410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espace artistique à l’espace filmique : hétérotopies et représentations de l’œuvre de Van Gogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Reboul, Patricia Martínez García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création à l'oeuvre dans la fiction d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-236, 2022, 9782140199660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructuración de una &amp;quot;tecnoestética&amp;quot; de las herramientas digitales en la película fantástica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martínez, Mario-Paul; Herrero Herrero, Miguel; Mateu, Fran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrofantástico. Perspectivas de un pasado imaginado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinestesia, 2022, 9788412049695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdépendance interprétative par l'imitation ou la représentation dans le décor de film documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Tbatou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques du cinéma documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr, pp.87-94, 2021, 978-9920-9163-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection frontale au cinéma : expression d’une identité filmique par l’hybridation. Un effet spécial d’incrustation à la prise de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse Jean Jaurès, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05002353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REcherche-Création. Espatrouillante conférence, Détrompez moi... mais pas tout de suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma : Retour vers les effets spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurêka !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets visuels scénographiques : l'expression d'une identité filmique par l'hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche-Création : Cartographie des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivia Dorado </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique des Espaces Audiovisuels. De la pensée aux perçus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Holloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïs Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, A paraître, Collection Formes Autonomes, Pierre Arbus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les studios de cinéma comme enjeux médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Modèles et enjeux des studios de tournage, de production et post-production à l'ère du numérique, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’espace scénographique et ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enjeux Audiovisuels du cinéma 360°, 17, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/entrelacs.5917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage du temps en décor de cinéma, la patine des couleurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International - Scénographies et couleurs : Arts, audiovisuel, cinéma et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bonhomme, Céline Caumon, Olivia Dorado, Estelle Guerry - Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le cosmos au cinéma : exploration d'une image co-construite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE L'Univers à l'écran au XXIème siècle - Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Kolovou Panagioula, Léïla Haegel, Anastasia Rostan et Chiara Sanini Parducci, Université Paris-Cité et Université Aix-Marseille, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incrustation scénographique par projection : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Que fait-on dire aux effets spéciaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Labrouillère, Frédéric Tabet et Manuel Siabato, Université Toulouse Jean Jaurès, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et faire le décor de film. Une histoire d'équipe et de répartition des mises en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils, équipes et créations cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bonhomme, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche réflexive, carnets de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche-Création / Création-Recherche : Carnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Barrès et Muriel Plana, Université Toulouse Jean Jaurès, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'artifice : lire les espaces comme des installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE A l'épreuve des apparences. Trouble dans l'identification des lieux représentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Histoire et Critique d'Art, Apr 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection frontale : esthétiques diégétiques et identification spectatorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion au cinéma (ANR Beauviatech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion de la réalité picturale à une image cinématographique à travers l’œuvre de Vincent Van Gogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Alaya Ép. Ourteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creación y obra de arte en la ficción ultracontemporánea (literatura y cine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets dans l'oeuvre de Nolan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'Effet au risque du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’illusion aux effets spéciaux. Illusion d’un réel, existence d’un imaginaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Illusion en Jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'espace scénographique et ubiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs Enjeux Audiovisuels du cinéma 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Siabato, Université Toulouse Jean Jaurès, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le paysage devient personnage : le statut du décor cinématographique dans deux films écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Approches écologiques et sensibles du paysage : pratiques artistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection frontale : recherche perceptive et dimension immersive d&#39;un outil de création scénographique composite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'artifice : lire les espaces comme des installations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lynne Cohen. Troubles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2023, 978-2-7535-9410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espace artistique à l’espace filmique : hétérotopies et représentations de l’œuvre de Van Gogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Reboul, Patricia Martínez García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création à l'oeuvre dans la fiction d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-236, 2022, 9782140199660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructuración de una &amp;quot;tecnoestética&amp;quot; de las herramientas digitales en la película fantástica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martínez, Mario-Paul; Herrero Herrero, Miguel; Mateu, Fran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrofantástico. Perspectivas de un pasado imaginado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinestesia, 2022, 9788412049695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdépendance interprétative par l'imitation ou la représentation dans le décor de film documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Tbatou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques du cinéma documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr, pp.87-94, 2021, 978-9920-9163-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La projection frontale au cinéma : expression d’une identité filmique par l’hybridation. Un effet spécial d’incrustation à la prise de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse Jean Jaurès, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05002353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REcherche-Création. Espatrouillante conférence, Détrompez moi... mais pas tout de suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma : Retour vers les effets spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurêka !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets visuels scénographiques : l'expression d'une identité filmique par l'hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche-Création : Cartographie des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Holloway" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03331363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Alaya &#201;p. Ourteni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03331382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05002353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Holloway" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5917" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03331363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Alaya &#201;p. Ourteni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03331382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05002353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>