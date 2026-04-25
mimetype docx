--- v0 (2026-03-31)
+++ v1 (2026-04-25)
@@ -460,165 +460,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Voyage au Congo d'André Gide: un récit à double détente</w:t>
+                <w:t xml:space="preserve">Nouvelle Donne, Mauvais cotons ou comment ne pas filer droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314360v1</w:t>
+                <w:t xml:space="preserve">hal-05246801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Donne, Mauvais cotons ou comment ne pas filer droit</w:t>
+                <w:t xml:space="preserve">Le Voyage au Congo d'André Gide: un récit à double détente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246801v1</w:t>
+                <w:t xml:space="preserve">hal-05314360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire… une nouvelle&amp;quot; de Martine Paulais</w:t>
               </w:r>
@@ -805,165 +805,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giono et la nouvelle d’atmosphère: relire &amp;quot;Solitude de la pitié</w:t>
+                <w:t xml:space="preserve">Nouvelles impressionnistes : et si l’impressionnisme était aussi littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963887v1</w:t>
+                <w:t xml:space="preserve">hal-04418771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles impressionnistes : et si l’impressionnisme était aussi littéraire ?</w:t>
+                <w:t xml:space="preserve">Giono et la nouvelle d’atmosphère: relire &amp;quot;Solitude de la pitié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418771v1</w:t>
+                <w:t xml:space="preserve">hal-03963887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l’instant : nouvelles impressionnistes</w:t>
               </w:r>
@@ -2070,316 +2070,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoportrait et mise en scène des discours : les fonctions de la méta-énonciation et de la modalisation autonymique dans L’Âge d’homme de M. Leiris</w:t>
+                <w:t xml:space="preserve">Le Cluny, le Champollion: d'un emploi non prototypique de nom propre modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 104, pp.36-42</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le nom propre: la modification, 146, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152483v1</w:t>
+                <w:t xml:space="preserve">hal-02152471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cluny, le Champollion: d'un emploi non prototypique de nom propre modifié</w:t>
+                <w:t xml:space="preserve">Autoportrait et mise en scène des discours : les fonctions de la méta-énonciation et de la modalisation autonymique dans L’Âge d’homme de M. Leiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Le nom propre: la modification, 146, pp.9-22</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104, pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèce de premier ministre, sorte de clarinette et autres drôles de toques. Ou quand les voyageurs y perdent leur latin</w:t>
+                <w:t xml:space="preserve">Jean-François Sablayrolles, La néologie en français contemporain. Examen du concept et analyse de productions néologiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de bord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Espèce de, 6, pp.46-55</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 99, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152567v1</w:t>
+                <w:t xml:space="preserve">hal-02152496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sablayrolles, La néologie en français contemporain. Examen du concept et analyse de productions néologiques récentes</w:t>
+                <w:t xml:space="preserve">Espèce de premier ministre, sorte de clarinette et autres drôles de toques. Ou quand les voyageurs y perdent leur latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 99, pp.57-58</w:t>
+              <w:t xml:space="preserve">Carnets de bord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Espèce de, 6, pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152496v1</w:t>
+                <w:t xml:space="preserve">hal-02152567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de nomination des référents non répertoriés dans les récits de voyage : faits de langue ou de discours ?</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE2E2AD0"/>
+    <w:nsid w:val="BE237370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3866,51 +3866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8CED1677"/>
+    <w:nsid w:val="9869A167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E8F96D7"/>
+    <w:nsid w:val="EBE4BA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4162,51 +4162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB8923D5"/>
+    <w:nsid w:val="5454C365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4310,51 +4310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FADE6330"/>
+    <w:nsid w:val="849633C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4553,51 +4553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsilestmidi.com/2072522-HAUTE-TENSION-Livia-Leri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314360v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Krazem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/lf-2021-0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bosredon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsilestmidi.com/2072522-HAUTE-TENSION-Livia-Leri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Krazem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/lf-2021-0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bosredon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>