--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -331,92 +331,103 @@
         </w:rPr>
         <w:t xml:space="preserve">Littérature française :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agrégée de lettres modernes qualifiée 9e section CNU (langue et littérature françaises).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">chroniqueuse littéraire : poétique des genres littéraires, spécialiste du genre de la nouvelle contemporaine, recueil poétique.</w:t>
+        <w:t xml:space="preserve">critique littéraire : poétique des genres littéraires, spécialiste du genre de la nouvelle contemporaine, recueil poétique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecriture et création littéraire :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">écrivaine : nouvelles, poésie, fragments en prose (sous le nom de Livia Léri)Recueil de nouvelles (mai 2025): </w:t>
+        <w:t xml:space="preserve">écrivaine (sous le nom de Livia Léri):Principales publications:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Haute tension</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> , Editions Il est midi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagons maudits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> , Editions Le pas de l´homme (juin 2026)Liste intégrale des publications:</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://editionsilestmidi.com/2072522-HAUTE-TENSION-Livia-Leri</w:t>
+          <w:t xml:space="preserve">https://livialeri.wixsite.com/website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">animatrice d'ateliers d'écriture, accompagnement à l'écriture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -460,165 +471,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Donne, Mauvais cotons ou comment ne pas filer droit</w:t>
+                <w:t xml:space="preserve">Le Voyage au Congo d'André Gide: un récit à double détente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246801v1</w:t>
+                <w:t xml:space="preserve">hal-05314360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Voyage au Congo d'André Gide: un récit à double détente</w:t>
+                <w:t xml:space="preserve">Nouvelle Donne, Mauvais cotons ou comment ne pas filer droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314360v1</w:t>
+                <w:t xml:space="preserve">hal-05246801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire… une nouvelle&amp;quot; de Martine Paulais</w:t>
               </w:r>
@@ -805,165 +816,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles impressionnistes : et si l’impressionnisme était aussi littéraire ?</w:t>
+                <w:t xml:space="preserve">Giono et la nouvelle d’atmosphère: relire &amp;quot;Solitude de la pitié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418771v1</w:t>
+                <w:t xml:space="preserve">hal-03963887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giono et la nouvelle d’atmosphère: relire &amp;quot;Solitude de la pitié</w:t>
+                <w:t xml:space="preserve">Nouvelles impressionnistes : et si l’impressionnisme était aussi littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cause littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963887v1</w:t>
+                <w:t xml:space="preserve">hal-04418771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l’instant : nouvelles impressionnistes</w:t>
               </w:r>
@@ -1081,187 +1092,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l’absence de forme du présent de l'indicatif</w:t>
+                <w:t xml:space="preserve">Marie-Claude Viano, &amp;quot;L’émigrante&amp;quot; (chronique littéraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Krazem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle donne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540306v1</w:t>
+                <w:t xml:space="preserve">hal-03540309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Viano, &amp;quot;L’émigrante&amp;quot; (chronique littéraire)</w:t>
+                <w:t xml:space="preserve">A propos de l’absence de forme du présent de l'indicatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Krazem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle donne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistic Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/lf-2021-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540309v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire une nouvelle&amp;quot;, de Martine Paulais</w:t>
               </w:r>
@@ -2070,316 +2081,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cluny, le Champollion: d'un emploi non prototypique de nom propre modifié</w:t>
+                <w:t xml:space="preserve">Autoportrait et mise en scène des discours : les fonctions de la méta-énonciation et de la modalisation autonymique dans L’Âge d’homme de M. Leiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Le nom propre: la modification, 146, pp.9-22</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104, pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152471v1</w:t>
+                <w:t xml:space="preserve">hal-02152483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoportrait et mise en scène des discours : les fonctions de la méta-énonciation et de la modalisation autonymique dans L’Âge d’homme de M. Leiris</w:t>
+                <w:t xml:space="preserve">Le Cluny, le Champollion: d'un emploi non prototypique de nom propre modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 104, pp.36-42</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le nom propre: la modification, 146, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152483v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sablayrolles, La néologie en français contemporain. Examen du concept et analyse de productions néologiques récentes</w:t>
+                <w:t xml:space="preserve">Espèce de premier ministre, sorte de clarinette et autres drôles de toques. Ou quand les voyageurs y perdent leur latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 99, pp.57-58</w:t>
+              <w:t xml:space="preserve">Carnets de bord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Espèce de, 6, pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152496v1</w:t>
+                <w:t xml:space="preserve">hal-02152567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèce de premier ministre, sorte de clarinette et autres drôles de toques. Ou quand les voyageurs y perdent leur latin</w:t>
+                <w:t xml:space="preserve">Jean-François Sablayrolles, La néologie en français contemporain. Examen du concept et analyse de productions néologiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de bord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Espèce de, 6, pp.46-55</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 99, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152567v1</w:t>
+                <w:t xml:space="preserve">hal-02152496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de nomination des référents non répertoriés dans les récits de voyage : faits de langue ou de discours ?</w:t>
               </w:r>
@@ -3718,51 +3729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE237370"/>
+    <w:nsid w:val="38A97FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3866,51 +3877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9869A167"/>
+    <w:nsid w:val="C247BF5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EBE4BA9F"/>
+    <w:nsid w:val="73B37A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4162,51 +4173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5454C365"/>
+    <w:nsid w:val="B6E25743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4310,51 +4321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="849633C3"/>
+    <w:nsid w:val="7E40EC4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4553,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsilestmidi.com/2072522-HAUTE-TENSION-Livia-Leri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Krazem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/lf-2021-0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bosredon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livialeri.wixsite.com/website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314360v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Krazem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/lf-2021-0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bosredon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>