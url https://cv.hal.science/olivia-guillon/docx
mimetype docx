--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -141,853 +141,944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation : un aiguillon pour l’auteur de ressources pédagogiques.</w:t>
+                <w:t xml:space="preserve">Effects of free membership on borrowing behavior in public libraries: An economic perspective through the case of the Library at the Cité des sciences et de l’industrie in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et professionnalisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09610006261431343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001392v1</w:t>
+                <w:t xml:space="preserve">hal-05585647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie de l’édition. Spécial Assises de la littérature jeunesse : Une économiste au chevet des auteurs</w:t>
+                <w:t xml:space="preserve">La professionnalisation : un aiguillon pour l’auteur de ressources pédagogiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 308</w:t>
+              <w:t xml:space="preserve">Communication et professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ressources pédagogiques et professionnalisation dans les formations à la communication, 13, pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560860v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do employees in the cultural sector adhere more strongly to their company's goals than those in other sectors?</w:t>
+                <w:t xml:space="preserve">Vie de l’édition. Spécial Assises de la littérature jeunesse : Une économiste au chevet des auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616173v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et axes de la recherche en économie du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le bonheur au travail, 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l'entrepreneur dans la théorie économique</w:t>
+                <w:t xml:space="preserve">Do employees in the cultural sector adhere more strongly to their company's goals than those in other sectors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 152</w:t>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356664v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is eBook Pricing Structured to Mirror Paper Book Prices? The cases of France and the U.S.A. in 2011</w:t>
+                <w:t xml:space="preserve">La figure de l'entrepreneur dans la théorie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (3)</w:t>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356652v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+                <w:t xml:space="preserve">Is eBook Pricing Structured to Mirror Paper Book Prices? The cases of France and the U.S.A. in 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Guillon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340468v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre numérique et création de valeur : une analyse économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loyalty Behaviours and Segmentation of Performing Arts Audiences: The Case of Théâtre de l’Athénée in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356661v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyalty Behaviours and Segmentation of Performing Arts Audiences: The Case of Théâtre de l’Athénée in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélité du consommateur de biens culturels. Une analyse empirique des comportements d’assiduité et d’adhésion au Parc de La Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -997,124 +1088,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation de la professionnalisation dans l'offre de ressources destinées aux IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fruchard Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1124,120 +1215,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches socio-économiques de la traduction littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17462/para.2023.02.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1247,180 +1338,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler l’analyse des économies des « ressources pédagogiques numériques » : le cas d’IUT en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La numérisation info-documentaire: actes du 21e Colloque international sur le document numérique (CiDE.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet des réseaux numériques sur la diversité culturelle. Le cas du livre numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Richesse des Réseaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1430,147 +1521,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et échange de pratiques des sciences participatives à l’université Sorbonne Paris Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roucous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1580,320 +1671,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l’axe 3 (Analyse de l’offre de ressources) de l’ANR RENOIR IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs et autrices en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Livre, Cinéma &amp; Audio-visuel en Nouvelle-Aquitaine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand il y a des dérives comportementales dans la relation auteur / éditeur. Une perspective économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SNAC. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation socio-économique des traducteurs littéraires. Enquête ATLF 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ATLF. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1903,114 +1994,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la fidélité dans l'analyse économique des comportements de consommation. Une application aux consommations culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2078,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2661E13"/>
+    <w:nsid w:val="0BBEE88D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2309,51 +2400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4353-0442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thierry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fruchard Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2023.02.04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4353-0442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09610006261431343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thierry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fruchard Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2023.02.04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>