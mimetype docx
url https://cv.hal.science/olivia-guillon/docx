--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -404,316 +404,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et axes de la recherche en économie du bonheur</w:t>
+                <w:t xml:space="preserve">Do employees in the cultural sector adhere more strongly to their company's goals than those in other sectors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le bonheur au travail, 162</w:t>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616269v1</w:t>
+                <w:t xml:space="preserve">hal-03616173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do employees in the cultural sector adhere more strongly to their company's goals than those in other sectors?</w:t>
+                <w:t xml:space="preserve">Fondements et axes de la recherche en économie du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le bonheur au travail, 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616173v1</w:t>
+                <w:t xml:space="preserve">hal-03616269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
+                <w:t xml:space="preserve">La figure de l'entrepreneur dans la théorie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340477v1</w:t>
+                <w:t xml:space="preserve">hal-01356664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l'entrepreneur dans la théorie économique</w:t>
+                <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 152</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356664v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is eBook Pricing Structured to Mirror Paper Book Prices? The cases of France and the U.S.A. in 2011</w:t>
               </w:r>
@@ -775,178 +775,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre numérique et création de valeur : une analyse économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356658v1</w:t>
+                <w:t xml:space="preserve">halshs-01340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livre numérique et création de valeur : une analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340468v1</w:t>
+                <w:t xml:space="preserve">hal-01356658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loyalty Behaviours and Segmentation of Performing Arts Audiences: The Case of Théâtre de l’Athénée in Paris</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BBEE88D"/>
+    <w:nsid w:val="DB61B953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4353-0442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09610006261431343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thierry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fruchard Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2023.02.04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4353-0442" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09610006261431343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thierry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fruchard Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2023.02.04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>