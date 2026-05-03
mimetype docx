--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivia Leroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the decomposition of iodine oxides aerosols (IOx) in the containment -Consequences on the understanding of volatile iodine behaviour in the containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.105576. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2024.105576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04839440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium behavior in the reactor cooling system in case of a PWR severe accident: study of oxidative conditions with stainless steel tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Ohnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Kärkelä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 333, pp.235-251. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-023-09230-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stability of iodine oxides (IxOy) aerosols in severe accident conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.109526. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2022.109526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and radioactive gaseous iodine-131 retention capacity of binderless UiO-66-NH2 granules under severe nuclear accidental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 416, pp.125890. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stability of CsI and iodine oxides (IOx) aerosols and trapping efficiency of small aerosols on sand bed and metallic filters under irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.104013. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.104013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping measurements of volatile iodine by sand bed and metallic filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 322 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Works on Iodine and Ruthenium Behavior in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), 020903 (13 p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Zeolitic Parameters and Irradiation on the Retention Properties of Silver Zeolites Exposed to Molecular Iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (5), pp.1468-1479. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous, solid and gaseous partitioning of selenium in an oxic sandy soil under different microbiological states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Darcheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (6), pp.981-992. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the progress made in source terms evaluation and possible open issues relative to advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11 th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH (Royal Institute of Technology); Collaboration avec le réseau SARNET/NUGENIA, May 2024, Stockholm, Sweden. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04837699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiochimie de l’Iode en conditions Accident Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie, R3C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of gaseous radionuclides in porous Metal-Organic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nerisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference Nuclear Energy for New Europe, NENE2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine trapping by porous materials to mitigate radioactive releases to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Review Meeting on Severe Accident Research (ERMSAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSN R&D Actions on FP Behaviour for RCS, Containment and FCVS in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Charlotte, United States. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE24-61104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux poreux de type Metal-Organic Framework pour le piégeage du ruthénium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nerisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux poreux de type Metal-Organic Framework pour le piégeage du ruthénium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nerisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des composantes géochimiques et microbiologiques d'un sol sur le comportement du sélénium en conditions oxiques et anoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Darcheville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AVIG1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02815231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivia Leroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the decomposition of iodine oxides aerosols (IOx) in the containment -Consequences on the understanding of volatile iodine behaviour in the containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.105576. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2024.105576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04839440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium behavior in the reactor cooling system in case of a PWR severe accident: study of oxidative conditions with stainless steel tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Ohnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Kärkelä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 333, pp.235-251. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-023-09230-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stability of iodine oxides (IxOy) aerosols in severe accident conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.109526. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2022.109526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and radioactive gaseous iodine-131 retention capacity of binderless UiO-66-NH2 granules under severe nuclear accidental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 416, pp.125890. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stability of CsI and iodine oxides (IOx) aerosols and trapping efficiency of small aerosols on sand bed and metallic filters under irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.104013. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.104013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping measurements of volatile iodine by sand bed and metallic filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 322 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06786-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Works on Iodine and Ruthenium Behavior in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), 020903 (13 p.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Zeolitic Parameters and Irradiation on the Retention Properties of Silver Zeolites Exposed to Molecular Iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (5), pp.1468-1479. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous, solid and gaseous partitioning of selenium in an oxic sandy soil under different microbiological states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Darcheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (6), pp.981-992. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the progress made in source terms evaluation and possible open issues relative to advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11 th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH (Royal Institute of Technology); Collaboration avec le réseau SARNET/NUGENIA, May 2024, Stockholm, Sweden. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04837699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiochimie de l’Iode en conditions Accident Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie, R3C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of gaseous radionuclides in porous Metal-Organic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nerisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference Nuclear Energy for New Europe, NENE2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine trapping by porous materials to mitigate radioactive releases to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouheb Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Review Meeting on Severe Accident Research (ERMSAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSN R&D Actions on FP Behaviour for RCS, Containment and FCVS in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Charlotte, United States. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE24-61104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux poreux de type Metal-Organic Framework pour le piégeage du ruthénium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nerisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux poreux de type Metal-Organic Framework pour le piégeage du ruthénium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nerisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des composantes géochimiques et microbiologiques d'un sol sur le comportement du sélénium en conditions oxiques et anoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Darcheville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AVIG1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02815231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04839440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2024.105576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04324382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu K&#228;rkel&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-023-09230-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2022.109526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.104013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06786-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albiol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04837699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE24-61104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03579394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AVIG1058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04839440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2024.105576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04324382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu K&#228;rkel&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-023-09230-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2022.109526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.104013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06786-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albiol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04837699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE24-61104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03579394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AVIG1058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>