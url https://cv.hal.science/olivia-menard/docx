--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -201,78 +201,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 233, partie 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565140v1</w:t>
+                <w:t xml:space="preserve">hal-05565140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t>
               </w:r>
@@ -922,965 +922,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics of sheep and goat Milk-based infant formulae during in vitro dynamic digestion</w:t>
+                <w:t xml:space="preserve">In vitro gastrointestinal digestion of cow’s and sheep’s dairy products: Impact of species and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Casula</w:t>
+                <w:t xml:space="preserve">Tanguy Saviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Manis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140850⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.114604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675203v1</w:t>
+                <w:t xml:space="preserve">hal-04618243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomics of sheep and goat Milk-based infant formulae during in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajun Feng</w:t>
+                <w:t xml:space="preserve">Cristina Manis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Greco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Giulia Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 461, pp.140850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683381v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Menard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
+              <w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699103v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gastrointestinal digestion of cow’s and sheep’s dairy products: Impact of species and structure</w:t>
+                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Saviard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+                <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Olivia Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.114604. </w:t>
+              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618243v1</w:t>
+                <w:t xml:space="preserve">hal-04699103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
+                <w:t xml:space="preserve">Gastric devolution of transglutaminase-induced acid and rennet-induced casein gels using dynamic DIDGI® and static COST action INFOGEST protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+                <w:t xml:space="preserve">Amy Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 164, pp.112351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100253v1</w:t>
+                <w:t xml:space="preserve">hal-03932220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04162941v1</w:t>
+                <w:t xml:space="preserve">hal-04100253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
+                <w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Shani-Levi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lavoisier</w:t>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093864v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a functional dairy snack containing oleoylethanolamide that reduces food intake in normal-weight and obese minipigs</w:t>
               </w:r>
@@ -1994,291 +1990,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+                <w:t xml:space="preserve">U. Lesmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+                <w:t xml:space="preserve">C. Shani-Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
+                <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andria Dos</w:t>
+                <w:t xml:space="preserve">A. Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308495v1</w:t>
+                <w:t xml:space="preserve">hal-04093864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric devolution of transglutaminase-induced acid and rennet-induced casein gels using dynamic DIDGI® and static COST action INFOGEST protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Logan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Floury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andria Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.112351. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (364), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932220v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t>
               </w:r>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elettra Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2526,697 +2526,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t>
+                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Cahu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Almgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173356v1</w:t>
+                <w:t xml:space="preserve">hal-03224818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196673v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
+                <w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197084v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher microbial diversity in raw than in pasteurized milk Raclette-type cheese enhances peptide and metabolite diversity after in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lychou Abbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desirée Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 340, pp.128154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alminger</w:t>
+                <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Andres</w:t>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224818v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,64 +3509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Gutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,1501 +3866,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of a digestibility evaluation in the allergenicity risk assessment of novel proteins. Opinion of a joint initiative of COST action ImpARAS and COST action INFOGEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitty Verhoeckx</w:t>
+                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrine Lindholm Bøgh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Gadermaier</w:t>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2019.04.052⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154659v1</w:t>
+                <w:t xml:space="preserve">hal-01984298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion of milk proteins: Comparing static and dynamic in vitro digestion systems with in vivo data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The relevance of a digestibility evaluation in the allergenicity risk assessment of novel proteins. Opinion of a joint initiative of COST action ImpARAS and COST action INFOGEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitty Verhoeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Lindholm Bøgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+                <w:t xml:space="preserve">Gabriele Gadermaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.32-39. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.405-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2019.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073381v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Digestion of milk proteins: Comparing static and dynamic in vitro digestion systems with in vivo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alric</w:t>
+                <w:t xml:space="preserve">Christian Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desirée Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blanquet-Diot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Cueva</w:t>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284440v1</w:t>
+                <w:t xml:space="preserve">hal-02073381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Brodkorb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Alminger</w:t>
+                <w:t xml:space="preserve">G. Bornhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Alvito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Assunção</w:t>
+                <w:t xml:space="preserve">C. Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073386v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Paula Alvito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kroell</w:t>
+                <w:t xml:space="preserve">Ricardo Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984298v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
+                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dellarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906541v1</w:t>
+                <w:t xml:space="preserve">hal-01769298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899847v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818265v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+                <w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01413555v1</w:t>
+                <w:t xml:space="preserve">hal-01899847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Laghi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769298v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707548v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,82 +5389,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (2), </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437014v1</w:t>
+                <w:t xml:space="preserve">hal-01547550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t>
               </w:r>
@@ -5588,64 +5588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5716,57 +5716,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,112 +5795,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547550v1</w:t>
+                <w:t xml:space="preserve">hal-01437014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on bioactive peptides after milk and cheese digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,77 +5951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,77 +6232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmit Shani Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alvito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6366,51 +6366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,103 +6487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The harmonized INFOGEST in vitro digestion method: From knowledge to action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Delgado-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alvito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.217-225. </w:t>
@@ -6761,1918 +6761,1918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209879v1</w:t>
+                <w:t xml:space="preserve">hal-01209842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alix de La Chevasnerie</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209795v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide mapping during dynamic gastric digestion of heated and unheated skimmed milk powder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Rivera</w:t>
+                <w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de La Chevasnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.08.001⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454537v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide mapping during dynamic gastric digestion of heated and unheated skimmed milk powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Laura Sanchez-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cheillan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isidra Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.132-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209842v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Polar lipids, sphingomyelin and long-chain unsaturated fatty acids from the milk fat globule membrane are increased in milks produced by cows fed fresh pasture based diet during spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195475v1</w:t>
+                <w:t xml:space="preserve">hal-01209644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minekus</w:t>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alminger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T Bohn</w:t>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195466v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atouts et limites des modèles de digestion gastro-intestinale : de l'in vitro à l'in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Innovations Agronomiques, 36, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/5hxf-sz54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209590v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minekus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195471v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Barbe</w:t>
+                <w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190608v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t>
+                <w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209609v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639243v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts et limites des modèles de digestion gastro-intestinale : de l'in vitro à l'in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/5hxf-sz54⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11), pp.1427-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209654v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190322v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipids, sphingomyelin and long-chain unsaturated fatty acids from the milk fat globule membrane are increased in milks produced by cows fed fresh pasture based diet during spring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 58, pp.59-68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.049⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209644v1</w:t>
+                <w:t xml:space="preserve">hal-02639243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,51 +8856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat globules selected from whole milk according to their size: Different compositions and structure of the biomembrane, revealing sphingomyelin-rich domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,51 +9002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human milk fat globules: Polar lipid composition and in situ structural investigations revealing the heterogeneous distribution of proteins and the lateral segregation of sphingomyelin in the biological membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9251,51 +9251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,51 +9385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipid, sphingolipid, and fatty acid compositions of the milk fat globule membrane are modified by diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9618,51 +9618,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (122)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9783,51 +9783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat vs. cow dairy products digestion and intestinal health impact: in vitro study using dynamic digestion and quadricellular intestinal epithelium models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Saviard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
@@ -9902,721 +9902,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'enrichissement en acides gras polyinsaturés oméga 3 (AGPI n-3) de l'alimentation de la mère sur la composition et la digestion du lait maternel : étude ancillaire de l'essai clinique prospectif randomisé ALLAITEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463749v1</w:t>
+                <w:t xml:space="preserve">hal-05463755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'enrichissement en acides gras polyinsaturés oméga 3 (AGPI n-3) de l'alimentation de la mère sur la composition et la digestion du lait maternel : étude ancillaire de l'essai clinique prospectif randomisé ALLAITEMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463755v1</w:t>
+                <w:t xml:space="preserve">hal-05463749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">56th Annual meeting of European Society for Paediatric Gastroenterology Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777019v1</w:t>
+                <w:t xml:space="preserve">hal-04779997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult and older adult in vitro dynamic digestions of α-tocopherol fortified yogurt using DIDGI®</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fernandes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">António Augusto</w:t>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581043v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cahu</w:t>
+                <w:t xml:space="preserve">Adult and older adult in vitro dynamic digestions of α-tocopherol fortified yogurt using DIDGI®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.icfd2024.com/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual meeting of European Society for Paediatric Gastroenterology Hepatology and Nutrition (ESPGHAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54499/uidb/04469/2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779997v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,837 +10669,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Pascal Lecouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184916v1</w:t>
+                <w:t xml:space="preserve">hal-04834091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunel Alexis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Mattéi Ravilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155468v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cahu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunel Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France. , 2023</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353506v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro infant digestion model leads to similar conclusion as in vivo study: focus on human milk and infant formula protein digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Charton</w:t>
+                <w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.lesjfn.fr/expo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.332, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155575v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+                <w:t xml:space="preserve">In vitro infant digestion model leads to similar conclusion as in vivo study: focus on human milk and infant formula protein digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.332, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663852v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Bras</w:t>
+                <w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318063v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,112 +11497,108 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159921v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of DHA oil improves the DHA bioaccessibility in vitro and affects the DHA metabolism to oxylipins in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11623,1143 +11606,1160 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexy Brunel</w:t>
+                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://cbl2022.colloque.inrae.fr/cbl-2022. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12041039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158758v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GOS/FOS and fat origin on the macronutrients kinetics of digestion and the calcium bioaccessibility of growing-up milks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Beaucher</w:t>
+                <w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.univ-rennes.fr/evenements-0/journees-scientifiques-ed-egaal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663929v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t>
+                <w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Casula</w:t>
+                <w:t xml:space="preserve">Tanguy Saviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simone Serrao</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663472v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Greco</w:t>
+                <w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663350v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662104v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexy Brunel</w:t>
+                <w:t xml:space="preserve">Impact of GOS/FOS and fat origin on the macronutrients kinetics of digestion and the calcium bioaccessibility of growing-up milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnot Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865009v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+                <w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663905v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, online, France. , 2021</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564391v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Henry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12769,198 +12769,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées EGALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rennes, France. 2021</w:t>
+              <w:t xml:space="preserve">12th NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293421v2</w:t>
+                <w:t xml:space="preserve">hal-03564391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion evidence of how plant proteins modulate infant formulas digestibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Le Roux</w:t>
+                <w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">journées EGALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100428v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la texture des aliments sur la digestion des macronutriments et la libération de micronutriments: étude in vitro sur masticateur et digesteur dynamique paramétrés à partir de données in vivo</w:t>
               </w:r>
@@ -13065,5209 +13065,5226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion evidence of how plant proteins modulate infant formulas digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nebbia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">R. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100431v1</w:t>
+                <w:t xml:space="preserve">hal-02100428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavallarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Torcello-Gomez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">A. Coscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100440v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torcello-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sottemano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">A. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Congress of the Union of Middle-Eastern and Mediterranean Pediatric Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cagliari, Sardinia, Italy. 2019</w:t>
+              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737463v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different techniques of human milk pasteurization impact the kinetics of peptide release during in vitro dynamic digestion?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sottemano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">40th Congress of the Union of Middle-Eastern and Mediterranean Pediatric Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cagliari, Sardinia, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100433v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes in vitro de l’impact de la pasteurisation du lait maternel sur les cinétiques de digestion et l’absorption intestinale des lipides chez le prématuré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Do different techniques of human milk pasteurization impact the kinetics of peptide release during in vitro dynamic digestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavallarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sottemano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
+              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737976v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on digestive kinetics and intestinal lipid absorption using a combination of in vitro models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes in vitro de l’impact de la pasteurisation du lait maternel sur les cinétiques de digestion et l’absorption intestinale des lipides chez le prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Picaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100438v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortification du lait de femme à base de protéines de lait d’ânesse ou de vache: impact sur la digestion du prématuré en condition in vitro</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on digestive kinetics and intestinal lipid absorption using a combination of in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
+              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737464v1</w:t>
+                <w:t xml:space="preserve">hal-02100438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+                <w:t xml:space="preserve">Fortification du lait de femme à base de protéines de lait d’ânesse ou de vache: impact sur la digestion du prématuré en condition in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737847v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
+                <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gleize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Richard</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100429v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière grasse laitière et le probiotique L. fermentum incorporés dans des préparations pour nourrissons modulent leur digestion ainsi que la composition du microbiote et les propriétés barrière de l’intestin chez le mini-porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Baudry</w:t>
+                <w:t xml:space="preserve">R. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t>
+              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946277v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helena Stoffers</w:t>
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Berthoud</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781891v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La matière grasse laitière et le probiotique L. fermentum incorporés dans des préparations pour nourrissons modulent leur digestion ainsi que la composition du microbiote et les propriétés barrière de l’intestin chez le mini-porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">C. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des produits laitiers module leur cinétique de digestion et d’absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Stoffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925628v1</w:t>
+                <w:t xml:space="preserve">hal-01781891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in composition and structure between human milk and infant formula: do they affect their digestion?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">La structure des produits laitiers module leur cinétique de digestion et d’absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
+              <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011378v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in composition and structure between human milk and infant formula: do they affect their digestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Food Colloids Conference : Application of Soft Matter Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Leeds, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783984v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Stoffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t>
+              <w:t xml:space="preserve">17. Food Colloids Conference : Application of Soft Matter Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Leeds, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651306v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+                <w:t xml:space="preserve">In vitro lipolysis kinetics of human milks is dependent from fat globule structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Formal</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
+              <w:t xml:space="preserve">4th EMBA International Milk Banking Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545650v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of digesta in the human and porcine small intestinal mucus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Gutkowski</w:t>
+                <w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499064v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Transport of digesta in the human and porcine small intestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bellanger</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499751v1</w:t>
+                <w:t xml:space="preserve">hal-01499064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faure-Bidegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552151v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion of Proteins in Milk: Comparing different in vitro systems with in vivo data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Stoffers</w:t>
+                <w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498351v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506626v1</w:t>
+                <w:t xml:space="preserve">hal-01545650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Capozzi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498350v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Digestion of Proteins in Milk: Comparing different in vitro systems with in vivo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stoffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646887v1</w:t>
+                <w:t xml:space="preserve">hal-01498351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro lipolysis kinetics of human milks is dependent from fat globule structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EMBA International Milk Banking Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738342v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dellarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583187v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317837v1</w:t>
+                <w:t xml:space="preserve">hal-01646887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t>
+              <w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404558v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static in vitro digestion models for term infants : review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404557v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
+              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413552v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317838v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+                <w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317836v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Carriere</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305336v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAC treatment of the rectosigmoid in piglet: a reproducible model of partial aganglionnosis ina large animal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Georges</w:t>
+                <w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
+              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413539v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faure-Bidegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372132v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t>
+              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743141v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in vitro digestion models for term infants : review of the literature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BAC treatment of the rectosigmoid in piglet: a reproducible model of partial aganglionnosis ina large animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Le Gouevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
+              <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305824v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Moustiès</w:t>
+                <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743698v1</w:t>
+                <w:t xml:space="preserve">hal-01372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does protein enrichment on yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209784v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
+                <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269333v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269334v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Madhoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195486v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18286,6189 +18303,6172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does protein enrichment on yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209788v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
+                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285244v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
+              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269406v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Célia Moustiés</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269332v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t>
+                <w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209881v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does protein enrichment in yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece. , 2015</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454542v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wafa Madhoueni</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209880v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269335v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
+                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251267v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Does protein enrichment in yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189958v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408009v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France. , Innovations Agronomiques, 36, 2014, Innovations Agronomiques. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/q7wm-q442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209668v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209729v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209666v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209725v1</w:t>
+                <w:t xml:space="preserve">hal-01209729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Claude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t>
+              <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209591v1</w:t>
+                <w:t xml:space="preserve">hal-01209666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t>
+              <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209753v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209451v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209748v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alix de Langle</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209541v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209550v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Peptidomics on two in vitro dynamic digested dairy matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Recio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209435v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209543v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209573v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209538v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190300v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209429v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Beuchée</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t>
+              <w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209452v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209536v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190301v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209539v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209438v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomics on two in vitro dynamic digested dairy matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez Rivera</w:t>
+                <w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209442v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209450v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209432v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189812v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191218v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk powder: a model matrix for studying food digestion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infant formula: effect of heat treatment and composition on physical characteristics and nutritional composition of powders, and biochemistry of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209388v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Casein / Whey proteins (Cns/WPs) ratio of infant formulas on in vivo protein digestion and gut physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Infogest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t>
+                <w:t xml:space="preserve">Milk powder: a model matrix for studying food digestion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454224v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
+              <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454211v1</w:t>
+                <w:t xml:space="preserve">hal-01191218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant formula: effect of heat treatment and composition on physical characteristics and nutritional composition of powders, and biochemistry of proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mejean</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209389v1</w:t>
+                <w:t xml:space="preserve">hal-01454224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
+              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209383v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking dietary proteins and peptides throughout digestion by omic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on FoodOmics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cesena, Italy. 2011</w:t>
+              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186869v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24483,301 +24483,426 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA®-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Tracking dietary proteins and peptides throughout digestion by omic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t>
+              <w:t xml:space="preserve">2. International Conference on FoodOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cesena, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454495v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24787,523 +24912,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing nutritional behavior of foods through in vitro and in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">groupe Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure Engineering and Design for Improved Nutrition, Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press groupe Elsevier.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-332, 2023, 978-0-323-85513-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-85513-6.00003-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0367343132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Characterization of Digestion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Approaches to Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358p., 2019, 978-3030039004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03901-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DIDGI® System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of Food Bioactives on Health in vitro and ex vivo models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-15791-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16104-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId574"/>
+      <w:footerReference w:type="default" r:id="rId576"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25450,51 +25575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahari Vinarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette M&#252;llertz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Mircheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114604" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Mennella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Duerr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Stoffers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gutkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staro&#324;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109752" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Verhoeckx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Lindholm B&#248;gh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gadermaier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.04.052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baumann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.03.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454537v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Rivera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.08.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209654v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5hxf-sz54" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.049" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST6JN3JQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.10.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RMCXHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454135v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Ahmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6MPHX9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665860v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf7036104" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZRD5VZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463755v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582804v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662615v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Jun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Manon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Moloney" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Hickey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663350v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564391v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293421v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gribaldi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavallarin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coscia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torcello-Gomez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737463v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sottemano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maiocco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stefano Nebbia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100433v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737976v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737464v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781891v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925628v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011378v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783984v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499064v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krupa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gutkowski" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498351v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duerr" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stoffers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738342v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413539v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hascoet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Georges" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209784v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454542v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209748v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209442v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Rivera" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Recio" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209388v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209325v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuinet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170577.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209389v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186869v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454477v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918345v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323855136000037?via%3Dihub" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85513-6.00003-7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025841v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1_8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195520v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahari Vinarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette M&#252;llertz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Mircheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114604" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Mennella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Duerr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Stoffers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gutkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staro&#324;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109752" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154659v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Verhoeckx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Lindholm B&#248;gh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gadermaier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.04.052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baumann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.03.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Rivera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.08.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.049" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5hxf-sz54" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST6JN3JQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.10.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RMCXHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454135v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Ahmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6MPHX9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665860v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf7036104" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZRD5VZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463755v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779997v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582804v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353506v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662615v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Jun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Manon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Moloney" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Hickey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293421v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gribaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavallarin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coscia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torcello-Gomez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737463v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sottemano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maiocco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stefano Nebbia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100433v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737464v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781891v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925628v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011378v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783984v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738342v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499064v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krupa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gutkowski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498351v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duerr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stoffers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305824v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hascoet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Georges" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209784v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209442v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Rivera" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Recio" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209748v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209389v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209325v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuinet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170577.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454477v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186869v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918345v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323855136000037?via%3Dihub" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85513-6.00003-7" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025841v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1_8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195520v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>