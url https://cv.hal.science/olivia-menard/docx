--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,7231 +252,7297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t>
+                <w:t xml:space="preserve">Bioaccessible fraction of proteins obtained after in vitro digestion: Impact of the fractionation method on the peptide profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pinel</w:t>
+                <w:t xml:space="preserve">Simon Pogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Robert</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 514 (14191), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.149191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566725v1</w:t>
+                <w:t xml:space="preserve">hal-05612238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the physiological stage on the bioaccessibility of α-tocopherol from fortified yogurts using dynamic in vitro digestion simulating young and old adults' gastrointestinal conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Fernandes</w:t>
+                <w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">António Vicente</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, pp.116751. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118079v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t>
+                <w:t xml:space="preserve">Impact of the physiological stage on the bioaccessibility of α-tocopherol from fortified yogurts using dynamic in vitro digestion simulating young and old adults' gastrointestinal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+                <w:t xml:space="preserve">Jean Michel Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Briard-Bion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.116751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683653v1</w:t>
+                <w:t xml:space="preserve">hal-05118079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025188v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraluminal enzymatic hydrolysis of API and lipid or polymeric excipients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Müllertz</w:t>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristina Mircheva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125489⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022863v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gastrointestinal digestion of cow’s and sheep’s dairy products: Impact of species and structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Saviard</w:t>
+                <w:t xml:space="preserve">Intraluminal enzymatic hydrolysis of API and lipid or polymeric excipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahari Vinarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Müllertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Mircheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114604⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.125489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618243v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics of sheep and goat Milk-based infant formulae during in vitro dynamic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manis</w:t>
+                <w:t xml:space="preserve">In vitro gastrointestinal digestion of cow’s and sheep’s dairy products: Impact of species and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Saviard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 461, pp.140850. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.114604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675203v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t>
+                <w:t xml:space="preserve">Lipidomics of sheep and goat Milk-based infant formulae during in vitro dynamic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajun Feng</w:t>
+                <w:t xml:space="preserve">Mattia Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Greco</w:t>
+                <w:t xml:space="preserve">Cristina Manis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Giulia Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 461, pp.140850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683381v1</w:t>
+                <w:t xml:space="preserve">hal-04675203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Ines Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Menard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699103v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric devolution of transglutaminase-induced acid and rennet-induced casein gels using dynamic DIDGI® and static COST action INFOGEST protocols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+                <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Rakhshi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivia Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.112351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112351⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932220v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastric devolution of transglutaminase-induced acid and rennet-induced casein gels using dynamic DIDGI® and static COST action INFOGEST protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chauvet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 164, pp.112351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100253v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162941v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a functional dairy snack containing oleoylethanolamide that reduces food intake in normal-weight and obese minipigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+                <w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilario Mennella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Janvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nogret</w:t>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105916⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321108v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a functional dairy snack containing oleoylethanolamide that reduces food intake in normal-weight and obese minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilario Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Shani-Levi</w:t>
+                <w:t xml:space="preserve">Régis Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lavoisier</w:t>
+                <w:t xml:space="preserve">Isabelle Nogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.105916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093864v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lesmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+                <w:t xml:space="preserve">C. Shani-Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+                <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andria Dos</w:t>
+                <w:t xml:space="preserve">A. Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308495v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elettra Barberis</w:t>
+                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Dos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (364), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714084v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Elettra Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518858v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
+                <w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Almgren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Andres</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224818v1</w:t>
+                <w:t xml:space="preserve">hal-03518858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Annette Almgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Cahu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173356v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wu</w:t>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196673v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher microbial diversity in raw than in pasteurized milk Raclette-type cheese enhances peptide and metabolite diversity after in vitro digestion</w:t>
+                <w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Zhen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helena Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128154⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975886v1</w:t>
+                <w:t xml:space="preserve">hal-03196673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher microbial diversity in raw than in pasteurized milk Raclette-type cheese enhances peptide and metabolite diversity after in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Lychou Abbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Desirée Duerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 340, pp.128154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197084v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Bertino</w:t>
+                <w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Coscia</w:t>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793065v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Laura Cavallarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Portmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Enrico Bertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Marze</w:t>
+                <w:t xml:space="preserve">Alessandra Coscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648755v1</w:t>
+                <w:t xml:space="preserve">hal-02793065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t>
+                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Le Roux</w:t>
+                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571057v1</w:t>
+                <w:t xml:space="preserve">hal-02648755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal transport of lipid digesta in human and porcine small intestinal mucus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Macierzanka</w:t>
+                <w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Staroń</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.109752. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975840v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t>
+                <w:t xml:space="preserve">Colloidal transport of lipid digesta in human and porcine small intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+                <w:t xml:space="preserve">Adam Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+                <w:t xml:space="preserve">Krzysztof Gutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Robert Staroń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.109752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444026v1</w:t>
+                <w:t xml:space="preserve">hal-02975840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kroell</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984298v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of a digestibility evaluation in the allergenicity risk assessment of novel proteins. Opinion of a joint initiative of COST action ImpARAS and COST action INFOGEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kitty Verhoeckx</w:t>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrine Lindholm Bøgh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Samira Cassia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Gadermaier</w:t>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.405-423. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2019.04.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154659v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion of milk proteins: Comparing static and dynamic in vitro digestion systems with in vivo data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The relevance of a digestibility evaluation in the allergenicity risk assessment of novel proteins. Opinion of a joint initiative of COST action ImpARAS and COST action INFOGEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitty Verhoeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Lindholm Bøgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gadermaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.049⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.405-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2019.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073381v1</w:t>
+                <w:t xml:space="preserve">hal-02154659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Alric</w:t>
+                <w:t xml:space="preserve">Digestion of milk proteins: Comparing static and dynamic in vitro digestion systems with in vivo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blanquet-Diot</w:t>
+                <w:t xml:space="preserve">Christian Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desirée Duerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bornhorst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Cueva</w:t>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284440v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Brodkorb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Alminger</w:t>
+                <w:t xml:space="preserve">S. Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Alvito</w:t>
+                <w:t xml:space="preserve">G. Bornhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Assunção</w:t>
+                <w:t xml:space="preserve">C. Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073386v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+                <w:t xml:space="preserve">Paula Alvito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dellarosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Laghi</w:t>
+                <w:t xml:space="preserve">Ricardo Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769298v1</w:t>
+                <w:t xml:space="preserve">hal-02073386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houem Rabah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
+                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+                <w:t xml:space="preserve">N. Dellarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906541v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899847v1</w:t>
+                <w:t xml:space="preserve">hal-01906541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818265v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+                <w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413555v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+                <w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547550v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bohn</w:t>
+                <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carriere</w:t>
+                <w:t xml:space="preserve">A. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Day</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Egger</w:t>
+                <w:t xml:space="preserve">F. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01604241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Carrière</w:t>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514236v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01437014v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on bioactive peptides after milk and cheese digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01527069v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+                <w:t xml:space="preserve">Update on bioactive peptides after milk and cheese digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01511390v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira C. De Oliveira</w:t>
+                <w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240472v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyes Barberá</w:t>
+                <w:t xml:space="preserve">Samira C. De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454660v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+                <w:t xml:space="preserve">Carmit Shani Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454609v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harmonized INFOGEST in vitro digestion method: From knowledge to action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Assunção</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01435380v1</w:t>
+                <w:t xml:space="preserve">hal-01454609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">The harmonized INFOGEST in vitro digestion method: From knowledge to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Delgado-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01358601v1</w:t>
+                <w:t xml:space="preserve">hal-01435380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Samira C. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cheillan</w:t>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209842v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01209879v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209795v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide mapping during dynamic gastric digestion of heated and unheated skimmed milk powder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Rivera</w:t>
+                <w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de La Chevasnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454537v1</w:t>
+                <w:t xml:space="preserve">hal-01209795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipids, sphingomyelin and long-chain unsaturated fatty acids from the milk fat globule membrane are increased in milks produced by cows fed fresh pasture based diet during spring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Peptide mapping during dynamic gastric digestion of heated and unheated skimmed milk powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidra Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 58, pp.59-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.049⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 77, pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209644v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,2156 +7551,2260 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts et limites des modèles de digestion gastro-intestinale : de l'in vitro à l'in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polar lipids, sphingomyelin and long-chain unsaturated fatty acids from the milk fat globule membrane are increased in milks produced by cows fed fresh pasture based diet during spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/5hxf-sz54⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209654v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atouts et limites des modèles de digestion gastro-intestinale : de l'in vitro à l'in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Innovations Agronomiques, 36, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/5hxf-sz54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195466v1</w:t>
+                <w:t xml:space="preserve">hal-01209654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.57-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Guillemin</w:t>
+                <w:t xml:space="preserve">M. Minekus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">M. Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195471v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Barbe</w:t>
+                <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11), pp.1427-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190608v1</w:t>
+                <w:t xml:space="preserve">hal-01209590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alan Macierzanka</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209590v1</w:t>
+                <w:t xml:space="preserve">hal-01195471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bonhomme</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209609v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639243v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019831v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+                <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-5233⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191221v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat globules selected from whole milk according to their size: Different compositions and structure of the biomembrane, revealing sphingomyelin-rich domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Goat alphas1-casein genotype affects milk fat globule physicochemical properties and the composition of the milk fat globule membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (11), pp.6215-6229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01454186v1</w:t>
+                <w:t xml:space="preserve">hal-01191221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk fat globules: Polar lipid composition and in situ structural investigations revealing the heterogeneous distribution of proteins and the lateral segregation of sphingomyelin in the biological membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Fat globules selected from whole milk according to their size: Different compositions and structure of the biomembrane, revealing sphingomyelin-rich domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.10.039⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (2), pp.355-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454182v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffalo vs. cow milk fat globules: Size distribution, zeta-potential compositions in total fatty acids and in polar lipids from the milk fat globule membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human milk fat globules: Polar lipid composition and in situ structural investigations revealing the heterogeneous distribution of proteins and the lateral segregation of sphingomyelin in the biological membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.10.053⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454135v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buffalo vs. cow milk fat globules: Size distribution, zeta-potential compositions in total fatty acids and in polar lipids from the milk fat globule membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarfraz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Digestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120, pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.10.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454180v1</w:t>
+                <w:t xml:space="preserve">hal-01454135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid, sphingolipid, and fatty acid compositions of the milk fat globule membrane are modified by diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
+                <w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf7036104⟩</w:t>
+              <w:t xml:space="preserve">Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02665860v1</w:t>
+                <w:t xml:space="preserve">hal-01454180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phospholipid, sphingolipid, and fatty acid compositions of the milk fat globule membrane are modified by diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (13), pp.5226-5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf7036104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment at alkaline pH on the rennet coagulation properties of skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (6), pp.515-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9644,979 +9814,979 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibilité réelle de protéines animale et végétale : comparaison des mesures obtenues in vitro vs. in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat vs. cow dairy products digestion and intestinal health impact: in vitro study using dynamic digestion and quadricellular intestinal epithelium models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Saviard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'enrichissement en acides gras polyinsaturés oméga 3 (AGPI n-3) de l'alimentation de la mère sur la composition et la digestion du lait maternel : étude ancillaire de l'essai clinique prospectif randomisé ALLAITEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cahu</w:t>
+                <w:t xml:space="preserve">Adult and older adult in vitro dynamic digestions of α-tocopherol fortified yogurt using DIDGI®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.icfd2024.com/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual meeting of European Society for Paediatric Gastroenterology Hepatology and Nutrition (ESPGHAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54499/uidb/04469/2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779997v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult and older adult in vitro dynamic digestions of α-tocopherol fortified yogurt using DIDGI®</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fernandes</w:t>
+                <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">António Augusto</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Annual meeting of European Society for Paediatric Gastroenterology Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581043v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,488 +10809,488 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://espghancongress.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Milan, Italy. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11143,3699 +11313,3699 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.lesjfn.fr/expo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro infant digestion model leads to similar conclusion as in vivo study: focus on human milk and infant formula protein digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.332, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of DHA oil improves the DHA bioaccessibility in vitro and affects the DHA metabolism to oxylipins in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Saviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662615v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://cbl2022.colloque.inrae.fr/cbl-2022. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 12, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu12041039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.univ-rennes.fr/evenements-0/journees-scientifiques-ed-egaal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of DHA oil improves the DHA bioaccessibility in vitro and affects the DHA metabolism to oxylipins in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663852v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GOS/FOS and fat origin on the macronutrients kinetics of digestion and the calcium bioaccessibility of growing-up milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, online, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées EGALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la texture des aliments sur la digestion des macronutriments et la libération de micronutriments: étude in vitro sur masticateur et digesteur dynamique paramétrés à partir de données in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion evidence of how plant proteins modulate infant formulas digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cavallarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torcello-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sottemano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Maiocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Congress of the Union of Middle-Eastern and Mediterranean Pediatric Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cagliari, Sardinia, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different techniques of human milk pasteurization impact the kinetics of peptide release during in vitro dynamic digestion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cavallarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sottemano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes in vitro de l’impact de la pasteurisation du lait maternel sur les cinétiques de digestion et l’absorption intestinale des lipides chez le prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human milk pasteurization on digestive kinetics and intestinal lipid absorption using a combination of in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortification du lait de femme à base de protéines de lait d’ânesse ou de vache: impact sur la digestion du prématuré en condition in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
+              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737847v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Richard</w:t>
+                <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100429v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">La matière grasse laitière et le probiotique L. fermentum incorporés dans des préparations pour nourrissons modulent leur digestion ainsi que la composition du microbiote et les propriétés barrière de l’intestin chez le mini-porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière grasse laitière et le probiotique L. fermentum incorporés dans des préparations pour nourrissons modulent leur digestion ainsi que la composition du microbiote et les propriétés barrière de l’intestin chez le mini-porc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Baudry</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Stoffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946277v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Berthoud</w:t>
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781891v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des produits laitiers module leur cinétique de digestion et d’absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in composition and structure between human milk and infant formula: do they affect their digestion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14850,9625 +15020,9625 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Food Colloids Conference : Application of Soft Matter Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Leeds, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro lipolysis kinetics of human milks is dependent from fat globule structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EMBA International Milk Banking Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738342v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+                <w:t xml:space="preserve">In vitro lipolysis kinetics of human milks is dependent from fat globule structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t>
+              <w:t xml:space="preserve">4th EMBA International Milk Banking Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583187v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of digesta in the human and porcine small intestinal mucus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499064v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bellanger</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499751v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Transport of digesta in the human and porcine small intestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651306v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+                <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Formal</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faure-Bidegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545650v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kroell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion of Proteins in Milk: Comparing different in vitro systems with in vivo data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Egger</w:t>
+                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Stoffers</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498351v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+                <w:t xml:space="preserve">Digestion of Proteins in Milk: Comparing different in vitro systems with in vivo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506626v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498350v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dellarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646887v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+                <w:t xml:space="preserve">Static in vitro digestion models for term infants : review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t>
+              <w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743698v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in vitro digestion models for term infants : review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
+              <w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305824v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kroell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317837v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404557v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
+              <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413552v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Cássia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404558v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faure-Bidegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAC treatment of the rectosigmoid in piglet: a reproducible model of partial aganglionnosis ina large animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Le Gouevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372132v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743141v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Madhoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251267v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209880v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Does protein enrichment on yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195519v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209787v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does protein enrichment on yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209784v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Moustiés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Carriere</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
+              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269333v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195486v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does protein enrichment in yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
+              <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269406v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Moustiés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269332v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Moustiés</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209881v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does protein enrichment in yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece. , 2015</w:t>
+              <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454542v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France. , Innovations Agronomiques, 36, 2014, Innovations Agronomiques. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/q7wm-q442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209667v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189958v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
+              <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408009v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189812v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209432v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Peptidomics on two in vitro dynamic digested dairy matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Recio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209450v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomics on two in vitro dynamic digested dairy matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209442v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209435v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209451v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
+              <w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209748v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209541v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209550v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209573v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209538v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209543v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190300v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190301v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209536v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209539v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209438v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant formula: effect of heat treatment and composition on physical characteristics and nutritional composition of powders, and biochemistry of proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+                <w:t xml:space="preserve">Milk powder: a model matrix for studying food digestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209389v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Casein / Whey proteins (Cns/WPs) ratio of infant formulas on in vivo protein digestion and gut physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+                <w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Cuinet</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209325v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk powder: a model matrix for studying food digestion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Casein / Whey proteins (Cns/WPs) ratio of infant formulas on in vivo protein digestion and gut physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Infogest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209388v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t>
+              <w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191218v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
+              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454224v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infant formula: effect of heat treatment and composition on physical characteristics and nutritional composition of powders, and biochemistry of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454211v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t>
+              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190245v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Macierzanka</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t>
+              <w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454209v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
+              <w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454223v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
+              <w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209383v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24483,113 +24653,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA®-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking dietary proteins and peptides throughout digestion by omic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24608,301 +24778,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on FoodOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cesena, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Macierzanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24912,523 +25082,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing nutritional behavior of foods through in vitro and in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">groupe Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure Engineering and Design for Improved Nutrition, Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press groupe Elsevier.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-332, 2023, 978-0-323-85513-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85513-6.00003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0367343132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Characterization of Digestion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Approaches to Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358p., 2019, 978-3030039004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03901-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DIDGI® System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of Food Bioactives on Health in vitro and ex vivo models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-15791-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16104-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId576"/>
+      <w:footerReference w:type="default" r:id="rId583"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25575,51 +25745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahari Vinarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette M&#252;llertz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Mircheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114604" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Mennella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Duerr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Stoffers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gutkowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staro&#324;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109752" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154659v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Verhoeckx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Lindholm B&#248;gh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gadermaier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.04.052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baumann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.03.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Rivera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.08.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.049" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5hxf-sz54" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST6JN3JQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.10.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RMCXHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454135v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Ahmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6MPHX9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665860v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf7036104" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZRD5VZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463755v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779997v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582804v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353506v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662615v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Jun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Manon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Moloney" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Hickey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293421v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gribaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavallarin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coscia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torcello-Gomez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737463v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sottemano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maiocco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stefano Nebbia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100433v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737464v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781891v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925628v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011378v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783984v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738342v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499064v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krupa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gutkowski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498351v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duerr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stoffers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305824v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hascoet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Georges" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209784v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209442v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Rivera" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Recio" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209748v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209389v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209325v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuinet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170577.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454477v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186869v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918345v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323855136000037?via%3Dihub" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85513-6.00003-7" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025841v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1_8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195520v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.149191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahari Vinarov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette M&#252;llertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Mircheva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114604" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Mennella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Duerr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Stoffers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gutkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staro&#324;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Verhoeckx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Lindholm B&#248;gh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gadermaier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.04.052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baumann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.049" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFWPB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVKB3MCN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPF29FNF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454537v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Rivera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.08.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5hxf-sz54" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5233" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454186v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST6JN3JQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.10.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RMCXHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Ahmad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.053" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6MPHX9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665860v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf7036104" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZRD5VZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895565v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463755v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582804v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353506v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662615v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Jun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663929v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Manon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Moloney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Hickey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663350v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293421v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100431v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gribaldi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavallarin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coscia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100440v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torcello-Gomez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sottemano" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maiocco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stefano Nebbia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100433v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737976v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100438v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737464v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946277v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781891v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925628v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011378v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783984v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738342v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499064v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krupa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gutkowski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498351v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duerr" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stoffers" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305824v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413539v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hascoet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Georges" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209784v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454542v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209442v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Rivera" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Recio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209748v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209388v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209325v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuinet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170577.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209389v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186869v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918345v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323855136000037?via%3Dihub" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85513-6.00003-7" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025841v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1_8" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195520v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>