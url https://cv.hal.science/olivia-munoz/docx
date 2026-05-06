--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivia Munoz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche, CNRS UMR 8215 &amp;quot;Trajectoires&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivia-munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6180-194X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179785966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les liens sociaux à travers les pratiques mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153s2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Mid–Late Holocene coastline variations of the Ras al-Jinz site (Sultanate of Oman) using UAV technology photogrammetry, electromagnetic survey, and sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Patrick de Rorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.106408. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Bronze Age funerary monuments in the Ḥajar foothills: surveys and excavations at Bisya (Ad-Dākhilīyyah, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paola Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Papers from the fifty-sixth meeting of the Seminar for Arabian Studies held in Aarhus 4–6 August 2023, 53, pp.173-193. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/psas.v53i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires dans l’Arabie antique : la nécropole de Thaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 162 years of scientific publication, the Bulletins et Mémoires de la Société d’Anthropologie introduces unlimited free access to enter the world of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolis of Thaj (Eastern Province of Saudi Arabia): An Archaeological and Anthropological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remains of Leatherback turtles, Dermochelys coriacea , at Mid-Late Holocene archaeological sites in coastal Oman: clues of past worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Gianni Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e6123. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to agriculture in South-Eastern Arabia: Insights from oral conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First campaign of survey and excavations at Shiyā, (Sūr, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hautefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny San Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised radiocarbon chronology of the aceramic shell midden of Ra's al-Hamra 6 (Muscat, Sultanate of Oman): implication for occupational sequence, marine reservoir, and human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Béguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic genomes from the eastern Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Broushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy van Dorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6298), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microscopic (optical and SEM) examination of dental calculus deposits (DCD). Potential interest in forensic anthropology of a bio-archaeological method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.163-171. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.legalmed.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement structures and cemetery at Wadi Shab-GAS1, Sultanate of Oman: Report on the 2002 and 2003 field seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2005.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabiancairns project : a collaborative, multidisciplinary approach to protohistoric monumental tombs in the Arabian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAANE; CNRS UMR Archéorient; Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhabtiyah in context : Protohistoric Occupation and Monumentality in Northeastern Arabia (6th mill BC - 1st mill. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhanouf Alzahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abu Dhabi Zaied National Museum, Dec 2025, Abu DHABI, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Perception of Monumentality in Eastern Arabia from the Neolithic to the Bronze Age: 3D Reconstruction and Multidimensional Simulations of Monuments and Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet ANR Arabiancairns : une approche intégrée des tombes monumentales protohistoriques dans la péninsule arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 8215 Trajectoires, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en coquille sur le site funéraire de Ra's al-Hadd HD-7. 3 à la période Hafit (sultanat d'Oman, ca. 3200-2700 av. n.è.) : Approches malacologique, tracéologique et morpho-typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kerroc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parures de la mer. Table ronde de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française; Association de la promotion de l'Age du Bronze; Université Côte d'Azur; CNRS UMR 7209 BioArch; Muséum National d'Histoire Naturelle; CNRS UMR 7264 CEPAM, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bronze Age Agriculture in the Hajjar Foothills. insights into the oral health of the Bisya population (ca. 3000-2500 BCE, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Arabia; CNRS; INHA; AFALULA; Musée du Louvre, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pan-Arabian c. 3000 BC monumental funerary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Arabia, Aarhus University, Aug 2023, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the funerary landscape and mortuary practices in the Hajar foothills during the Early Bronze Age: the case of the Bisya region (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gomez Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Arabia, Aarhus University, Aug 2023, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène des tombes-tours dans la péninsule arabique et le cas de l'Arabie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Bahreïn et ses voisins", Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Marianne Cotty, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortuary practices and bioanthropological data in the Oman Peninsula from the Neolithic to the Early Bronze Age (6th-3rd mill. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Archaeological Research in Western and Central Asia (ARWA) Online Academy, Bioarchaeology Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Online, France. https://youtu.be/sK-aWDmPz7g</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène des tombes tours protohistoriques dans la péninsule arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Lieux et espaces funéraires” (coord. B. Boisavit-Camus, K. Chryssanthaki-Nagle &amp; O. De Cazanove), Maison des Sciences de l’Homme “Mondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires dans l’Arabie antique : la nécropole de Thaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology and funerary practices in SE Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ANR Neoarabia | MNHN, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes-tours de l’Arabie protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Internationale « Les mégalithes dans le monde », Historial de Vendée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Roche-Sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic coastal populations from South-Eastern Arabia: the contribution of funerary and bio-anthropological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Archaeology of the Arabian Peninsula | Kuwait National Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kuwait City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuges on the Eastern Arabian coast? The case of the Ra’s al-Hamra Neolithic sites (Sultanate of Oman, 6-4th mill. BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’archéo-anthropologie à la connaissance des sociétés de la péninsule d’Oman du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association des Amis de Larsa, Institut d’Art et d’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Necropolis of Thāj (Eastern Province of Saudi Arabia): An Archaeological and Anthropological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra’s al-Hadd HD-7 necropolis, Ash Sharqiyah Governorate, Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes of Death. Early Bronze Age Tombs and Mortuary Rituals on the Oman Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, In press, Archaeological Heritage of Oman, 978-1-80327-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiya necropolis, Ash Sharqiyah Governorate, Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes of Death. Early Bronze Age Tombs and Mortuary Rituals on the Oman Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing Ltd; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-33, In press, Archaeological Heritage of Oman, ISBN: 978-1-80327-530-7 (e-Pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra’s al-Jinz RJ-6 necropolis, Ash Sharqiyah Governorate, Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldina Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes of Death. Early Bronze Age Tombs and Mortuary Rituals on the Oman Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing Ltd; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, In press, Archaeological Heritage of Oman, 978-1-80327-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairns et tombes tours protohistoriques en Arabie sud-orientale (fin 4e- début 3e mill. av. l’ère commune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithes dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des publications chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.920-936, 2022, Mémoire LVIII, 9791090534742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric cairns and tower tombs in south-eastern Arabia (end of the 4th-beginning of the 3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte L., Barge J.-M. &amp; Nespoulous L., Scarre C. &amp; Steimer-Herbet T. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megaliths of the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archaeopress, pp.905-920, 2022, 978-1-80327-320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomb 1 at Ra’s Al-Jinz RJ-1 and Associated Bone Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors. A Cradle of the Early Arabian Civilization in Oman. Second expanded edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-228, 2020, 9781789697896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary practices at Ra’s al-Hamra RH5: New data from 2005-2009 excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors. A Cradle of the Early Arabian Civilization in Oman. Second expanded edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-125, 2020, 9781789697896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadi Shab (GAS-1, Oman): the Neolithic (4th/3rd Mill. BC) cemetery and the settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tales of Tree Worlds. Archaeology and beyond : Asia, Italy, Africa. A Tribute to Sandro Salvatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'état sanitaire et stratégies de subsistance des populations protohistoriques en Arabie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Alain; Guy, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la santé, anthropologie du soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte; Inrap, pp.95-106, 2019, Recherches, 978-2-348-04577-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting group identity and equality by merging the Dead : increasing complexity in mortuary practices from Late Neolithic to Early Bronze Age in the Oman Peninsula and its social implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Williams, K.D.; Gregoricka, L.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortuary and bioarchaeological perspectives on Bronze Age Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, pp.21-40, 2019, Series: Bioarchaeological interpretation of the human past: local, regional and global perspectives, 978-1-68340-079-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomb 1 at Ras Al-Jinz RJ-1 and Associated Bone Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors, 2d Expanded Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Heritage and Tourism of the Sultanate of Oman, pp.225-228, 2018, 978-99969-3-201-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary Practices at Ras Al-Hamra RH-5. New Data from 2005/2009 Excavations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors, 2d Expanded Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Heritage and Tourism of the Sultanate of Oman, pp.122-125, 2018, 978-99969-3-201-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life and Death in Prehistoric Oman : Insights from Late Neolithic and Early Bronze Age Funerary Practices (4th-3rd mill. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeological Heritage of Oman, Proceedings of the symposium held at UNESCO, September, 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Heritage and Culture, Sultanate of Oman; UNESCO, pp.61-80, 2015, 9789996904752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique des ancêtres ». Complexification sociale et sépultures collectives dans la péninsule d'Oman à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delaplace, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le funéraire. Mémoire, protocoles, monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-265, 2015, Colloques de la MAE, René-Ginouvès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes humains de SHM-1 (campagnes 2002-2007) : etude archeo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Candilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Roudesli-Chebbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulazzani, Simone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Capsien de Hergla (Tunisie). Culture, environnement et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Africa Magna Verlag, pp.299-314, 2013, Reports in African Archaeology, 978-3-937248-36-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairns et tombes tours protohistoriques en Arabie sud-orientale (fin 4e- début 3e mill. av. l’ère commune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhabtiyah Archaeological Mission. Final report of activities, 2025 Campaign (October 16th – November 12th 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Defours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger; Heritage Commission, Saudi Arabia; CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahla historic mosque. Report on the salvage excavation (2003) and bioanthropological study of the bone pit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS UMR 8215 Trajectoires; Ministry of Heritage and Tourism (Sultanate of Oman). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary landscape, mortuary practices and bioanthropological studies in the Bisya Area ((Ad-Dākhilīyah Governorate, Sultanate of Oman). Report of the 2024 Campaign (11-26 february 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS UMR 8215; Ministry of Heritage and Tourism (Sultanate of Oman). 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Saudi Archaeological Mission to Dhabityah. Preliminary report of activities of the 1st campaign (17/11/2024 to 14/12/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères; Cnrs; Heritage Commission. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue Excavations in Sector D of Al-Suneimiyat&amp;quot;. In G. Charloux & R. Loreto (Éds.), Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021, pp.285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological report of a child skeleton in sounding 15&amp;quot;. In G. Charloux & R. Loreto (Éds.), Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021, pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding 18. The platform on the Rijm al-Burj. In G. Charloux & R. Loreto (Éds.), Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021, pp.241-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and excavation at the Sebkhat adh-Dhabtiyah (SAD) necropolis, 2021. Preliminary report, (in collaboration with C. Gallinand, I. al-Mshabi, H. Hamdoon, I. Mahroun, and M. al-Qarni), (12 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mersin (Semnan Province, Iran). Report on the anthropological study carried at Tehran (22-25 oct. 2015),(41 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Téhéran, Iran / Institut Français de Recherche en Iran (IFRI). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THĀJ (ARABIE SAOUDITE) Rapport des campagnes 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in Oman &amp;quot;Arabian Seashores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laguardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Preliminary report on the anthropological fieldworks 2019 campaign, Ministry of Heritage and Culture of the Sultanate of Oman. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the 2017-18 season of French Archaeological Expedition to Shiyā, Sultanate of Oman, (30 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmi Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman, Mascate. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THAJ RAPPORT 2017/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on excavations and anthropological studies carried by the French Mission to Oman “Arabian Seashore”. In: Charpentier V. (dir.). French Archaeological mission to Oman, 7th Campaign, 2016-2017, (11 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the french archaeological project at Shiyā, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny San Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of Oman. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapport sur la tombe néolithique de l’amas coquillier de Ruways RWY-1”. In: Charpentier V. (dir.), Mission Archéologique française au Sultanat-d’Oman Ja’alan-Dhofar, Rapport 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2017, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapport préliminaire sur les fouilles et études anthropologiques menées par la mission française”. In: Charpentier V. (dir.), Mission Archéologique française au Sultanat-d’Oman Ja’alan-Dhofar, Rapport 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2017, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra’s al-Jinz Study and publication program, 2017 campaign report (with contributions from Olivier Brunet and Alexandre De Rorre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of Oman, Muscat. 2017, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et paramètres biologiques dans la péninsule d'Oman du Néolithique à la fin de l'âge du Bronze ancien (Ve-IIIè millénaires av. notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 – Panthéon-Sorbonne; Universita di Roma "La Sapienza", 2014. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivia Munoz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche, CNRS UMR 8215 &amp;quot;Trajectoires&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivia-munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6180-194X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179785966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les liens sociaux à travers les pratiques mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153s2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Mid–Late Holocene coastline variations of the Ras al-Jinz site (Sultanate of Oman) using UAV technology photogrammetry, electromagnetic survey, and sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Patrick de Rorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.106408. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Bronze Age funerary monuments in the Ḥajar foothills: surveys and excavations at Bisya (Ad-Dākhilīyyah, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paola Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Papers from the fifty-sixth meeting of the Seminar for Arabian Studies held in Aarhus 4–6 August 2023, 53, pp.173-193. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/psas.v53i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires dans l’Arabie antique : la nécropole de Thaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 162 years of scientific publication, the Bulletins et Mémoires de la Société d’Anthropologie introduces unlimited free access to enter the world of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolis of Thaj (Eastern Province of Saudi Arabia): An Archaeological and Anthropological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remains of Leatherback turtles, Dermochelys coriacea , at Mid-Late Holocene archaeological sites in coastal Oman: clues of past worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Gianni Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e6123. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to agriculture in South-Eastern Arabia: Insights from oral conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First campaign of survey and excavations at Shiyā, (Sūr, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hautefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny San Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised radiocarbon chronology of the aceramic shell midden of Ra's al-Hamra 6 (Muscat, Sultanate of Oman): implication for occupational sequence, marine reservoir, and human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Béguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic genomes from the eastern Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Broushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy van Dorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6298), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microscopic (optical and SEM) examination of dental calculus deposits (DCD). Potential interest in forensic anthropology of a bio-archaeological method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.163-171. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.legalmed.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement structures and cemetery at Wadi Shab-GAS1, Sultanate of Oman: Report on the 2002 and 2003 field seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2005.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortuary landscape during protohistory in the Arabian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pébay-Peyroula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA53rd It’s all about people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session 15: MuVAMoLa Part Two: Multivarite Approaches to Mortuary Landscapes; CAA international, Mar 2026, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Perception of Monumentality in Eastern Arabia from the Neolithic to the Bronze Age: 3D Reconstruction and Multidimensional Simulations of Monuments and Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabiancairns project : a collaborative, multidisciplinary approach to protohistoric monumental tombs in the Arabian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAANE; CNRS UMR Archéorient; Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhabtiyah in context : Protohistoric Occupation and Monumentality in Northeastern Arabia (6th mill BC - 1st mill. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhanouf Alzahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abu Dhabi Zaied National Museum, Dec 2025, Abu DHABI, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet ANR Arabiancairns : une approche intégrée des tombes monumentales protohistoriques dans la péninsule arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 8215 Trajectoires, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en coquille sur le site funéraire de Ra's al-Hadd HD-7. 3 à la période Hafit (sultanat d'Oman, ca. 3200-2700 av. n.è.) : Approches malacologique, tracéologique et morpho-typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kerroc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parures de la mer. Table ronde de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française; Association de la promotion de l'Age du Bronze; Université Côte d'Azur; CNRS UMR 7209 BioArch; Muséum National d'Histoire Naturelle; CNRS UMR 7264 CEPAM, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bronze Age Agriculture in the Hajjar Foothills. insights into the oral health of the Bisya population (ca. 3000-2500 BCE, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Arabia; CNRS; INHA; AFALULA; Musée du Louvre, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pan-Arabian c. 3000 BC monumental funerary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Arabia, Aarhus University, Aug 2023, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the funerary landscape and mortuary practices in the Hajar foothills during the Early Bronze Age: the case of the Bisya region (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gomez Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Arabia, Aarhus University, Aug 2023, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène des tombes-tours dans la péninsule arabique et le cas de l'Arabie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Bahreïn et ses voisins", Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Marianne Cotty, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortuary practices and bioanthropological data in the Oman Peninsula from the Neolithic to the Early Bronze Age (6th-3rd mill. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Archaeological Research in Western and Central Asia (ARWA) Online Academy, Bioarchaeology Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Online, France. https://youtu.be/sK-aWDmPz7g</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires dans l’Arabie antique : la nécropole de Thaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène des tombes tours protohistoriques dans la péninsule arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Lieux et espaces funéraires” (coord. B. Boisavit-Camus, K. Chryssanthaki-Nagle &amp; O. De Cazanove), Maison des Sciences de l’Homme “Mondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology and funerary practices in SE Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ANR Neoarabia | MNHN, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes-tours de l’Arabie protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Internationale « Les mégalithes dans le monde », Historial de Vendée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Roche-Sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic coastal populations from South-Eastern Arabia: the contribution of funerary and bio-anthropological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Archaeology of the Arabian Peninsula | Kuwait National Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kuwait City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuges on the Eastern Arabian coast? The case of the Ra’s al-Hamra Neolithic sites (Sultanate of Oman, 6-4th mill. BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’archéo-anthropologie à la connaissance des sociétés de la péninsule d’Oman du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association des Amis de Larsa, Institut d’Art et d’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Necropolis of Thāj (Eastern Province of Saudi Arabia): An Archaeological and Anthropological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laguardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra’s al-Jinz RJ-6 necropolis, Ash Sharqiyah Governorate, Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldina Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimberly D. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes of Death. Early Bronze Age Tombs and Mortuary Rituals on the Oman Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2023, Archaeological Heritage of Oman, 978-1-80327-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiya necropolis, Ash Sharqiyah Governorate, Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimberly D. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes of Death. Early Bronze Age Tombs and Mortuary Rituals on the Oman Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-33, 2023, Archaeological Heritage of Oman, 9781803275291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra’s al-Hadd HD-7 necropolis, Ash Sharqiyah Governorate, Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimberly D. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes of Death. Early Bronze Age Tombs and Mortuary Rituals on the Oman Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2023, Archaeological Heritage of Oman, 978-1-80327-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairns et tombes tours protohistoriques en Arabie sud-orientale (fin 4e- début 3e mill. av. l’ère commune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithes dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des publications chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.920-936, 2022, Mémoire LVIII, 9791090534742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric cairns and tower tombs in south-eastern Arabia (end of the 4th-beginning of the 3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte L., Barge J.-M. &amp; Nespoulous L., Scarre C. &amp; Steimer-Herbet T. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megaliths of the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archaeopress, pp.905-920, 2022, 978-1-80327-320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomb 1 at Ra’s Al-Jinz RJ-1 and Associated Bone Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors. A Cradle of the Early Arabian Civilization in Oman. Second expanded edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-228, 2020, 9781789697896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary practices at Ra’s al-Hamra RH5: New data from 2005-2009 excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors. A Cradle of the Early Arabian Civilization in Oman. Second expanded edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress; Ministry of Heritage and Tourism of the Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-125, 2020, 9781789697896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadi Shab (GAS-1, Oman): the Neolithic (4th/3rd Mill. BC) cemetery and the settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tales of Tree Worlds. Archaeology and beyond : Asia, Italy, Africa. A Tribute to Sandro Salvatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'état sanitaire et stratégies de subsistance des populations protohistoriques en Arabie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Alain; Guy, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la santé, anthropologie du soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte; Inrap, pp.95-106, 2019, Recherches, 978-2-348-04577-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting group identity and equality by merging the Dead : increasing complexity in mortuary practices from Late Neolithic to Early Bronze Age in the Oman Peninsula and its social implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Williams, K.D.; Gregoricka, L.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortuary and bioarchaeological perspectives on Bronze Age Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, pp.21-40, 2019, Series: Bioarchaeological interpretation of the human past: local, regional and global perspectives, 978-1-68340-079-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomb 1 at Ras Al-Jinz RJ-1 and Associated Bone Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors, 2d Expanded Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Heritage and Tourism of the Sultanate of Oman, pp.225-228, 2018, 978-99969-3-201-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary Practices at Ras Al-Hamra RH-5. New Data from 2005/2009 Excavations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cleuziou &amp; Maurizio Tosi, 2d Edition by Dennys Frenez &amp; Roman Garba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Ancestors, 2d Expanded Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Heritage and Tourism of the Sultanate of Oman, pp.122-125, 2018, 978-99969-3-201-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life and Death in Prehistoric Oman : Insights from Late Neolithic and Early Bronze Age Funerary Practices (4th-3rd mill. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeological Heritage of Oman, Proceedings of the symposium held at UNESCO, September, 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Heritage and Culture, Sultanate of Oman; UNESCO, pp.61-80, 2015, 9789996904752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique des ancêtres ». Complexification sociale et sépultures collectives dans la péninsule d'Oman à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delaplace, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le funéraire. Mémoire, protocoles, monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-265, 2015, Colloques de la MAE, René-Ginouvès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes humains de SHM-1 (campagnes 2002-2007) : etude archeo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Candilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Roudesli-Chebbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulazzani, Simone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Capsien de Hergla (Tunisie). Culture, environnement et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Africa Magna Verlag, pp.299-314, 2013, Reports in African Archaeology, 978-3-937248-36-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairns et tombes tours protohistoriques en Arabie sud-orientale (fin 4e- début 3e mill. av. l’ère commune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhabtiyah Archaeological Mission. Final report of activities, 2025 Campaign (October 16th – November 12th 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Defours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger; Heritage Commission, Saudi Arabia; CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahla historic mosque. Report on the salvage excavation (2003) and bioanthropological study of the bone pit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS UMR 8215 Trajectoires; Ministry of Heritage and Tourism (Sultanate of Oman). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary landscape, mortuary practices and bioanthropological studies in the Bisya Area ((Ad-Dākhilīyah Governorate, Sultanate of Oman). Report of the 2024 Campaign (11-26 february 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS UMR 8215; Ministry of Heritage and Tourism (Sultanate of Oman). 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Saudi Archaeological Mission to Dhabityah. Preliminary report of activities of the 1st campaign (17/11/2024 to 14/12/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères; Cnrs; Heritage Commission. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue Excavations in Sector D of Al-Suneimiyat&amp;quot;. In G. Charloux & R. Loreto (Éds.), Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021, pp.285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding 18. The platform on the Rijm al-Burj. In G. Charloux & R. Loreto (Éds.), Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021, pp.241-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological report of a child skeleton in sounding 15&amp;quot;. In G. Charloux & R. Loreto (Éds.), Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021, pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and excavation at the Sebkhat adh-Dhabtiyah (SAD) necropolis, 2021. Preliminary report, (in collaboration with C. Gallinand, I. al-Mshabi, H. Hamdoon, I. Mahroun, and M. al-Qarni), (12 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mersin (Semnan Province, Iran). Report on the anthropological study carried at Tehran (22-25 oct. 2015),(41 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Téhéran, Iran / Institut Français de Recherche en Iran (IFRI). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THĀJ (ARABIE SAOUDITE) Rapport des campagnes 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in Oman &amp;quot;Arabian Seashores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laguardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Preliminary report on the anthropological fieldworks 2019 campaign, Ministry of Heritage and Culture of the Sultanate of Oman. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the 2017-18 season of French Archaeological Expedition to Shiyā, Sultanate of Oman, (30 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmi Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman, Mascate. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THAJ RAPPORT 2017/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on excavations and anthropological studies carried by the French Mission to Oman “Arabian Seashore”. In: Charpentier V. (dir.). French Archaeological mission to Oman, 7th Campaign, 2016-2017, (11 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the french archaeological project at Shiyā, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny San Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of Oman. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapport sur la tombe néolithique de l’amas coquillier de Ruways RWY-1”. In: Charpentier V. (dir.), Mission Archéologique française au Sultanat-d’Oman Ja’alan-Dhofar, Rapport 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2017, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapport préliminaire sur les fouilles et études anthropologiques menées par la mission française”. In: Charpentier V. (dir.), Mission Archéologique française au Sultanat-d’Oman Ja’alan-Dhofar, Rapport 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2017, pp.72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra’s al-Jinz Study and publication program, 2017 campaign report (with contributions from Olivier Brunet and Alexandre De Rorre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of Oman, Muscat. 2017, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et paramètres biologiques dans la péninsule d'Oman du Néolithique à la fin de l'âge du Bronze ancien (Ve-IIIè millénaires av. notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 – Panthéon-Sorbonne; Universita di Roma "La Sapienza", 2014. Français. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD7F83A"/>
+    <w:nsid w:val="2A1537E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6180-194X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179785966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laguardia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Frazier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Azzar&#224;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hautefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny San Basilio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Genchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Broushaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Link" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy van Dorp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf7943" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2010.03.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2005.00040.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-349P0NR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bellat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen Waller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhanouf Alzahrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aires da Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bellat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kerroc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gomez Sanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldina Santini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789697889" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03761959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03761974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Valentin, F." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Candilio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Roudesli-Chebbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dantec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Defours" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758212v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850211v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaccard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laguardia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Dauc&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736459v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Bano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Azzar&#224;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608621v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010514" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivia-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6180-194X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179785966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laguardia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Frazier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Azzar&#224;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Giscard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hautefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny San Basilio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Genchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Broushaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Link" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy van Dorp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf7943" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2010.03.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Tosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2005.00040.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-349P0NR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bellat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;bay-Peyroula" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aires da Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen Waller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhanouf Alzahrani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bellat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kerroc'H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gomez Sanz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldina Santini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275291" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789697889" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359531v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03761959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03761974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610320v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Valentin, F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Candilio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Roudesli-Chebbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dantec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Defours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaccard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laguardia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Dauc&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Bano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Azzar&#224;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850203v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010514" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>