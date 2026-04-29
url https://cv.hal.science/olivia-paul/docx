--- v0 (2026-04-06)
+++ v1 (2026-04-29)
@@ -191,209 +191,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupils who are victims of domestic violence as seen by their teachers: Teachers’ perceptions, self-efficacity and relationships with pupils</w:t>
+                <w:t xml:space="preserve">Interactions entre pairs : quand les relations sociales façonnent le développement de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.001⟩</w:t>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 94 (3), pp.19-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhiz.094.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494962v1</w:t>
+                <w:t xml:space="preserve">hal-05573211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre pairs : quand les relations sociales façonnent le développement de l’enfant</w:t>
+                <w:t xml:space="preserve">Pupils who are victims of domestic violence as seen by their teachers: Teachers’ perceptions, self-efficacity and relationships with pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 94 (3), pp.19-19. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (2), pp.125-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhiz.094.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573211v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations avec les pairs chez de jeunes enfants en situation de handicap scolarisés en classe de maternelle</w:t>
               </w:r>
@@ -1476,222 +1476,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique fraternelle dans le placement : réflexions autour de l’accueil séparé ou conjoint d’une fratrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parentalité à l’épreuve du handicap de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Fontaine-Benaoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.208.0099⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (03), pp.333-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754515003067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415921v1</w:t>
+                <w:t xml:space="preserve">hal-02415898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentalité à l’épreuve du handicap de l’enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Fontaine-Benaoum</w:t>
+                <w:t xml:space="preserve">La dynamique fraternelle dans le placement : réflexions autour de l’accueil séparé ou conjoint d’une fratrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (03), pp.333-350. </w:t>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208 (2), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754515003067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.208.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415898v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adattamento dei bambini esposti alla violenza coniugale: l'approccio della sicurezza emotiva</w:t>
               </w:r>
@@ -2780,247 +2780,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs protecteurs du soutien social et familial</w:t>
+                <w:t xml:space="preserve">Développement des enfants exposés aux violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants exposés aux violences conjugales : Les enfants de l’oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Eres</w:t>
+                <w:t xml:space="preserve">Eres editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782749250311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416095v1</w:t>
+                <w:t xml:space="preserve">hal-02416090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des enfants exposés aux violences conjugales</w:t>
+                <w:t xml:space="preserve">Les facteurs protecteurs du soutien social et familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Zaouche Gaudron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants exposés aux violences conjugales : Les enfants de l’oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eres editions</w:t>
+                <w:t xml:space="preserve">Editions Eres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782749250311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416090v1</w:t>
+                <w:t xml:space="preserve">hal-02416095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3389,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05489257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05494962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corfdir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05573211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.094.0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04565169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani Carmo-Huerta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.243.0293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewanou A&#239;gba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03095371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.052.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02415854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-018-00033-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02415875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fontaine-Benaoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064922ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.03.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72PWMHT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02415877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fontaine-Benaoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515003067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudron Chantal Zaouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PSC2013-002003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03614959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dayan.2021.01.0169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03614965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Benard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0241" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3762/exposes-aux-violences-conjugales-les-enfants-de-l-oubli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05489257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.12.006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05573211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.094.0019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05494962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corfdir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04565169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani Carmo-Huerta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.243.0293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewanou A&#239;gba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03095371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.052.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02415854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-018-00033-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02415875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fontaine-Benaoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064922ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.03.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72PWMHT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02415877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fontaine-Benaoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515003067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02415926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudron Chantal Zaouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PSC2013-002003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03614959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dayan.2021.01.0169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03614965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Benard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0241" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3762/exposes-aux-violences-conjugales-les-enfants-de-l-oubli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02416013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>