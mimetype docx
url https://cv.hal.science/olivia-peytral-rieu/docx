--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -109,446 +109,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROWAVE DIELECTRIC SPECTROSCOPY FOR BIOLOGICAL CHARACTERIZATION AND HEALTHCARE APPLICATIONS: EXPLORING THE 3D BIOLOGICAL SCALE</w:t>
+                <w:t xml:space="preserve">Detection of Dielectrically Heterogeneous 3D Multicellular Objects with Microwave Dielectric Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioElectromagnetics 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Edition of the European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Jaarbeurs Utrecht, Netherlands. pp.828-831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418342v1</w:t>
+                <w:t xml:space="preserve">hal-05396828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme d'exposition aux ondes RF et sa caractérisation en dosimétrie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MICROWAVE DIELECTRIC SPECTROSCOPY FOR BIOLOGICAL CHARACTERIZATION AND HEALTHCARE APPLICATIONS: EXPLORING THE 3D BIOLOGICAL SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">BioElectromagnetics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396675v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Dielectrically Heterogeneous 3D Multicellular Objects with Microwave Dielectric Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme d'exposition aux ondes RF et sa caractérisation en dosimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Calvet-Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moscatiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Edition of the European Microwave Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396828v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un biocapteur 4-ports en vue d'une analyse de l'hétérogénéité de micro-tissus par spectroscopie diélectrique hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréva Calvet-Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -586,90 +586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d'un biocapteur hyperfréquences à l'électroporation in situ de cellules individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -694,77 +694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature microwave sensor suitable for real-time dielectric analysis of multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoBioTech - Montreux Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montreux (Switzerland), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -789,90 +789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en temps réel de l'effet de la TSA sur des sphéroïdes par spectroscopie diélectriques microondes entre 500MHz et 20GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,90 +897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a 4-port Microwave-Based Biosensor for 3D Models Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1027,77 +1027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of in situ electroporation performed within a single cell microwave biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1135,103 +1135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests of Microwave Dielectric Spectroscopy for biological characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yegor Kozhemyakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI GASS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
@@ -1286,64 +1286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenier Katia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1394,77 +1394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et évaluation de la stabilité d'un biocapteur HyperFréquence dédié à la caractérisation diélectrique de sphéroïdes de 500MHz à 20GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisations Microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1489,77 +1489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive microwave dielectric spectroscopy for biological characterization and healthcare applications : Importance of a differential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,51 +1614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif RF dédié à la détermination des propriétés diélectriques de sphéroïdes entre 500 MHz et 20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,77 +1709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Microfabricated Sensor Dedicated to the Dielectric Characterization of Biological Microtissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1813,77 +1813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of possibilities for non-invasive analysis by microwave spectroscopy of 3D biological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Microwave Biomedical Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,77 +1908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Sensor Dedicated to the Determination of the Dielectric Properties of 3D Biological Models from 500MHz to 20GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2044,90 +2044,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-port Microwave sensor and electrical model for 3D object mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,90 +2312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension to In Situ Single-Cell Electroporation of a Microwave Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (6), pp.849 - 852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2429,77 +2429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Based Sensor for the Noninvasive and Real-Time Analysis of 3-D Biological Microtissues: Microfluidic Improvement and Sensitivity Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (11), pp.4996 - 5003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2533,77 +2533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sensor dedicated to the dielectric characterization of spheroids between 500 MHz and 20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (Special Issue 10), pp.1643 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2663,64 +2663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maede Chavoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2780,90 +2780,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Denaturation of Bovine Serum Albumin (BSA) Protein by Means of a Differential-Mode Microwave Microfluidic Sensor Based on Slot Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Munoz-Enano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (14), pp.14075 - 14083. </w:t>
@@ -2872,307 +2872,307 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3181542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chanthery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Ghallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un microsystème d'analyse de micro-tissus par spectroscopie diélectrique hyperfréquence pour l'évaluation en temps réel d'effets biologiques d'agents chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université Paul Sabatier - Toulouse III, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU30266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03999050v2</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-05558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3203,51 +3203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A translation of Maurice Philippson's &amp;quot;Principles of the Electrical Resistance of Living Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Philippson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3456,51 +3456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05418342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peytral-Rieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05396675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Calvet-Chautard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moscatiello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04772192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04197176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Caro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier Katia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubuc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03354050v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650849v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3379012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwt.2024.3391213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3267567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mertens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Chavoshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schreurs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3233510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03714052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz-Enano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3181542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03999050v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Hwang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Philippson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2105.06428" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peytral-Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05418342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05396675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Calvet-Chautard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moscatiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04772192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04197176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Caro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier Katia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubuc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03354050v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650849v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3379012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwt.2024.3391213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3267567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mertens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Chavoshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schreurs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3233510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03714052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz-Enano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3181542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03999050v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Hwang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Philippson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2105.06428" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>