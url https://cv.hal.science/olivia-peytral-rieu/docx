--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -109,446 +109,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Dielectrically Heterogeneous 3D Multicellular Objects with Microwave Dielectric Spectroscopy</w:t>
+                <w:t xml:space="preserve">MICROWAVE DIELECTRIC SPECTROSCOPY FOR BIOLOGICAL CHARACTERIZATION AND HEALTHCARE APPLICATIONS: EXPLORING THE 3D BIOLOGICAL SCALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Li</w:t>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Edition of the European Microwave Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioElectromagnetics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396828v1</w:t>
+                <w:t xml:space="preserve">hal-05418342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROWAVE DIELECTRIC SPECTROSCOPY FOR BIOLOGICAL CHARACTERIZATION AND HEALTHCARE APPLICATIONS: EXPLORING THE 3D BIOLOGICAL SCALE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme d'exposition aux ondes RF et sa caractérisation en dosimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Calvet-Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moscatiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioElectromagnetics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418342v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme d'exposition aux ondes RF et sa caractérisation en dosimétrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Dielectrically Heterogeneous 3D Multicellular Objects with Microwave Dielectric Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Moscatiello</w:t>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dubuc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Edition of the European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Jaarbeurs Utrecht, Netherlands. pp.828-831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396675v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un biocapteur 4-ports en vue d'une analyse de l'hétérogénéité de micro-tissus par spectroscopie diélectrique hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Li</w:t>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Calvet-Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maréva Calvet-Chautard</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -586,90 +586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d'un biocapteur hyperfréquences à l'électroporation in situ de cellules individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -694,77 +694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature microwave sensor suitable for real-time dielectric analysis of multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoBioTech - Montreux Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montreux (Switzerland), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -789,90 +789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en temps réel de l'effet de la TSA sur des sphéroïdes par spectroscopie diélectriques microondes entre 500MHz et 20GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuwei Li</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,90 +897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a 4-port Microwave-Based Biosensor for 3D Models Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Li</w:t>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1027,77 +1027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of in situ electroporation performed within a single cell microwave biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1129,342 +1129,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interests of Microwave Dielectric Spectroscopy for biological characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performing in vitro biological assays to evaluate the impact of electrochemotherapy treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuwei Li</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenier Katia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Biomedical Conference (IMBioC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Louvain, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMBioC56839.2023.10305109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197176v1</w:t>
+                <w:t xml:space="preserve">hal-04281240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing in vitro biological assays to evaluate the impact of electrochemotherapy treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interests of Microwave Dielectric Spectroscopy for biological characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yegor Kozhemyakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grenier Katia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Biomedical Conference (IMBioC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSI GASS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281240v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et évaluation de la stabilité d'un biocapteur HyperFréquence dédié à la caractérisation diélectrique de sphéroïdes de 500MHz à 20GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisations Microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1489,103 +1489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive microwave dielectric spectroscopy for biological characterization and healthcare applications : Importance of a differential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yegor Kozhemyakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CAMA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Genoa Italy, Italy</w:t>
@@ -1614,51 +1614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif RF dédié à la détermination des propriétés diélectriques de sphéroïdes entre 500 MHz et 20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,77 +1709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Microfabricated Sensor Dedicated to the Dielectric Characterization of Biological Microtissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1813,77 +1813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of possibilities for non-invasive analysis by microwave spectroscopy of 3D biological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Microwave Biomedical Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,77 +1908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Sensor Dedicated to the Determination of the Dielectric Properties of 3D Biological Models from 500MHz to 20GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2044,90 +2044,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-port Microwave sensor and electrical model for 3D object mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Li</w:t>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,90 +2312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension to In Situ Single-Cell Electroporation of a Microwave Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (6), pp.849 - 852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2429,77 +2429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Based Sensor for the Noninvasive and Real-Time Analysis of 3-D Biological Microtissues: Microfluidic Improvement and Sensitivity Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (11), pp.4996 - 5003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2533,77 +2533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sensor dedicated to the dielectric characterization of spheroids between 500 MHz and 20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (Special Issue 10), pp.1643 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2663,64 +2663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maede Chavoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2780,90 +2780,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Denaturation of Bovine Serum Albumin (BSA) Protein by Means of a Differential-Mode Microwave Microfluidic Sensor Based on Slot Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Munoz-Enano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paris Velez</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (14), pp.14075 - 14083. </w:t>
@@ -3087,51 +3087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un microsystème d'analyse de micro-tissus par spectroscopie diélectrique hyperfréquence pour l'évaluation en temps réel d'effets biologiques d'agents chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université Paul Sabatier - Toulouse III, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU30266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3203,51 +3203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A translation of Maurice Philippson's &amp;quot;Principles of the Electrical Resistance of Living Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Peytral-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Philippson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3456,51 +3456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peytral-Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05418342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05396675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Calvet-Chautard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moscatiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04772192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04197176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Caro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier Katia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubuc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03354050v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650849v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3379012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwt.2024.3391213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3267567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mertens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Chavoshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schreurs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3233510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03714052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz-Enano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3181542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03999050v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Hwang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Philippson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2105.06428" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05418342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peytral-Rieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05396675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Calvet-Chautard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moscatiello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04772192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Caro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier Katia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04197176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubuc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03713345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03354050v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650849v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3379012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwt.2024.3391213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3267567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04091361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mertens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Chavoshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schreurs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3233510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03714052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz-Enano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3181542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03999050v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Hwang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Philippson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2105.06428" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>