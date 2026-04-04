--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures invisibles/illisibles : le cas de l'Iran ancien</w:t>
+                <w:t xml:space="preserve">Rituels d'écriture : le cas de l'Iran sassanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles d'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chloé Ragazzoli; Carole Roche-Hawley, Mar 2022, Paris, Centre de recherches égyptologiques de la Sorbonne, France</w:t>
+              <w:t xml:space="preserve">, Chloé Ragazzoli; Carole Roche-Hawley, Nov 2022, Paris, Centre de recherches égyptologiques de la Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03991481v1</w:t>
+                <w:t xml:space="preserve">halshs-03991485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituels d'écriture : le cas de l'Iran sassanide</w:t>
+                <w:t xml:space="preserve">The Middle Persian heterographic writing system: a short historiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectacles d'écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chloé Ragazzoli; Carole Roche-Hawley, Nov 2022, Paris, Centre de recherches égyptologiques de la Sorbonne, France</w:t>
+              <w:t xml:space="preserve">3rd Biennial Symposium on ancient Iranian languages and cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyrus Nasrollahzadeh; Farzaneh Goshtasb; Zohreh Zarshenas; Shabnam Marzijarani, Jan 2022, Tehran (online), Institute of Humanities and Cultural Studies, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03991485v1</w:t>
+                <w:t xml:space="preserve">halshs-03991427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Persian heterographic writing system: a short historiography</w:t>
+                <w:t xml:space="preserve">Écritures invisibles/illisibles : le cas de l'Iran ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biennial Symposium on ancient Iranian languages and cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyrus Nasrollahzadeh; Farzaneh Goshtasb; Zohreh Zarshenas; Shabnam Marzijarani, Jan 2022, Tehran (online), Institute of Humanities and Cultural Studies, Iran</w:t>
+              <w:t xml:space="preserve">Spectacles d'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chloé Ragazzoli; Carole Roche-Hawley, Mar 2022, Paris, Centre de recherches égyptologiques de la Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03991427v1</w:t>
+                <w:t xml:space="preserve">halshs-03991481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature zoroastrienne dans la diaspora Parsi (Inde)</w:t>
               </w:r>
@@ -652,96 +652,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03943695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating text and image in Sasanian seals: the ruwān wēn formula and the iconography of Dēn</w:t>
+                <w:t xml:space="preserve">Kerdīr’s bun-xānag and funding foundations in Sasanian Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier l’image dans l’Orient ancien de l’âge du Bronze aux Sassanides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Poinsot; Margaux Spruyt, May 2019, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
+              <w:t xml:space="preserve">Societas Iranologica Europaea, Ninth International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Sep 2019, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03943256v1</w:t>
+                <w:t xml:space="preserve">halshs-03943363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectres graphiques, transfuges graphiques : le cas du moyen-perse</w:t>
               </w:r>
@@ -790,234 +790,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03943426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerdīr’s bun-xānag and funding foundations in Sasanian Iran</w:t>
+                <w:t xml:space="preserve">Sasanian epigraphic texts in their contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societas Iranologica Europaea, Ninth International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität Berlin, Sep 2019, Berlin, France</w:t>
+              <w:t xml:space="preserve">Broadening Horizons, Sixth International Symposium, Bridging the Gap: Disciplines, Times and Spaces in Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03943363v1</w:t>
+                <w:t xml:space="preserve">halshs-03943217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasanian epigraphic texts in their contexts</w:t>
+                <w:t xml:space="preserve">Performative uses of monumental rock inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizons, Sixth International Symposium, Bridging the Gap: Disciplines, Times and Spaces in Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität Berlin, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Symposium Iranica, Fourth Biennial Conference on Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of St-Andrews, Apr 2019, St-Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03943217v1</w:t>
+                <w:t xml:space="preserve">halshs-03943030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative uses of monumental rock inscriptions</w:t>
+                <w:t xml:space="preserve">Relating text and image in Sasanian seals: the ruwān wēn formula and the iconography of Dēn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Iranica, Fourth Biennial Conference on Iranian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of St-Andrews, Apr 2019, St-Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Etudier l’image dans l’Orient ancien de l’âge du Bronze aux Sassanides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Poinsot; Margaux Spruyt, May 2019, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03943030v1</w:t>
+                <w:t xml:space="preserve">halshs-03943256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1029,235 +1029,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une inscription funéraire inédite en moyen-perse tardif (Dašt-e Rum, Yāsuj, Iran)</w:t>
+                <w:t xml:space="preserve">La Vision zoroastrienne, les yeux dans les yeux. Commentaire sur la Dēn selon Dēnkard III.225</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Iranica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/SI.49.1.3289139⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237 (3), pp.331-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04046356v1</w:t>
+                <w:t xml:space="preserve">halshs-03746604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vision zoroastrienne, les yeux dans les yeux. Commentaire sur la Dēn selon Dēnkard III.225</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une inscription funéraire inédite en moyen-perse tardif (Dašt-e Rum, Yāsuj, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrollahzadeh Cyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Qezelbash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237 (3), pp.331-395. </w:t>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.57-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhr.10581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/SI.49.1.3289139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03746604v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1532,51 +1532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ramble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991485v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrollahzadeh Cyrus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Qezelbash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.49.1.3289139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10581" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ramble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrollahzadeh Cyrus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Qezelbash" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.49.1.3289139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>