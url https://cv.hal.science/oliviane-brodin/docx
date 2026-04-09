--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -377,204 +377,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les détournements publicitaires militants : quels sont les effets de l’indignation morale sur la cause défendue, l’ONG impliquée et la marque objet du détournement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Scarano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Brodin</w:t>
+                <w:t xml:space="preserve">Jean-François Toti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359781v1</w:t>
+                <w:t xml:space="preserve">halshs-04092440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les détournements publicitaires militants : quels sont les effets de l’indignation morale sur la cause défendue, l’ONG impliquée et la marque objet du détournement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Scarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04092440v1</w:t>
+                <w:t xml:space="preserve">hal-04359781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le luxe ostensif sous-culturel comme processus mimétique créatif: le cas des Sapeurs Parisiens</w:t>
               </w:r>
@@ -1110,312 +1110,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique, 22èmes Journées Normandes de Recherche sur la Consommation, 2023, Cherbourg, 16 et 17 novembre.</w:t>
+                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Brodin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica C. Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NIMEC, Nov 2023, Cherbourg (50100), France</w:t>
+              <w:t xml:space="preserve">La résilience dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ascencia Business School, Mar 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359898v1</w:t>
+                <w:t xml:space="preserve">hal-04359955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
+                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliviane Brodin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica C. Scarano</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La résilience dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ascencia Business School, Mar 2023, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359955v1</w:t>
+                <w:t xml:space="preserve">halshs-04092425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cassou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica C. Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation -JNRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04092425v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique</w:t>
               </w:r>
@@ -1427,405 +1427,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica C. Scarano</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation -JNRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIMEC, Nov 2023, Cherbourg (50100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291716v1</w:t>
+                <w:t xml:space="preserve">hal-04328863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique</w:t>
+                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Scarano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica C. Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NIMEC, Nov 2023, Cherbourg (50100), France</w:t>
+              <w:t xml:space="preserve">colloque Ascencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328863v1</w:t>
+                <w:t xml:space="preserve">hal-04291713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
+                <w:t xml:space="preserve">Gaming, one of metaverse keys to make luxury inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Brodin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica C. Scarano</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Ascencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">American Marketing Association Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291713v1</w:t>
+                <w:t xml:space="preserve">hal-04359931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming, one of metaverse keys to make luxury inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique, 22èmes Journées Normandes de Recherche sur la Consommation, 2023, Cherbourg, 16 et 17 novembre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliviane Brodin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cassous</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica C. Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Marketing Association Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, San Francisco, Californ, United States</w:t>
+              <w:t xml:space="preserve">22èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIMEC, Nov 2023, Cherbourg (50100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359931v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring participants’ big five in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring participants' big five in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau personnel et mobilité du consommateur: le rôle clé du visiteur des amis et de la famille sur le comportement de consommation du membre visité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Scarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,51 +2027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du détournement publicitaire à caractère militant sur la marque détournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la modification d'un réseau de consommateurs à partir de la circulation de produits et marques entre membres d'un réseau personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Scarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité récursive dans le réseau personnel affinitaire translocal : une mobilité hors consommation liquide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2018, Rouen, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détournement publicitaire sur les réseaux sociaux en lien avec une cause éthique et ses conséquences sur la confiance envers la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,191 +2798,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du luxe et les logiques identitaires de choix des marques chez les Sapeurs noirs africains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marques de luxe, logique identitaire, contrefaçon et risque de bannissement communautaire : le cas des « Sapeurs » noirs africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ladwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du LEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">1er Colloque International « Luxe et Contrefaçon : Défis, Enjeux et Perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Wesford; Institut de Recherche sur la Marque, Jun 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350746v1</w:t>
+                <w:t xml:space="preserve">hal-03350318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marques de luxe, logique identitaire, contrefaçon et risque de bannissement communautaire : le cas des « Sapeurs » noirs africains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La représentation du luxe et les logiques identitaires de choix des marques chez les Sapeurs noirs africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Ladwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International « Luxe et Contrefaçon : Défis, Enjeux et Perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Wesford; Institut de Recherche sur la Marque, Jun 2011, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journée du LEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350318v1</w:t>
+                <w:t xml:space="preserve">hal-03350746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles et les rhétoriques des consommateurs témoins : une analyse de discours des blogs des participants à un concours publicitaire</w:t>
               </w:r>
@@ -3264,372 +3264,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et communautés sur le Web</w:t>
+                <w:t xml:space="preserve">Les communautés virtuelles de consommation et le marketing relationnel communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la Relation Client</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication à l’EREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351394v1</w:t>
+                <w:t xml:space="preserve">hal-03351471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des communautés virtuelles et approches marketing</w:t>
+                <w:t xml:space="preserve">Le potentiel marketing des communautés virtuelles de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universités du Commerce électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Commerce et Organisations électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351791v1</w:t>
+                <w:t xml:space="preserve">hal-03351648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés virtuelles de consommation et le marketing relationnel communautaire</w:t>
+                <w:t xml:space="preserve">Explorer les communautés virtuelles de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à l’EREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontres Recherche-Entreprises, Nouvelles Technologies et Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351471v1</w:t>
+                <w:t xml:space="preserve">hal-03351653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les communautés virtuelles de consommation</w:t>
+                <w:t xml:space="preserve">Marketing et communautés sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherche-Entreprises, Nouvelles Technologies et Commerce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Lille, France</w:t>
+              <w:t xml:space="preserve">Semaine de la Relation Client</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351653v1</w:t>
+                <w:t xml:space="preserve">hal-03351394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel marketing des communautés virtuelles de consommation</w:t>
+                <w:t xml:space="preserve">Diversité des communautés virtuelles et approches marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Commerce et Organisations électroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Lille, France</w:t>
+              <w:t xml:space="preserve">Universités du Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351648v1</w:t>
+                <w:t xml:space="preserve">hal-03351791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumeurs de crise, rumeurs du quotidien</w:t>
               </w:r>
@@ -4194,51 +4194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détournement publicitaire sur Internet : une pratique expressive développant l’empowerment des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliviane Brodin; Joël Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La voix des consommateurs : affirmation, impuissance ou ambivalence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois presses université, pp. 275-294, 2021, Collection Droit et sciences économiques</w:t>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détournements publicitaires militants : quels sont les effets de l’indignation morale sur la cause défendue, l’ONG impliquée et la marque objet du détournement ? La Revue des Sciences de gestion (rang 4 FNEGE ; rang B HCERES). ; accepté en Janvier 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4704,51 +4704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FAAB9FD"/>
+    <w:nsid w:val="8E600B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4935,51 +4935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviane-brodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2371-2687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviane Brodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladwein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115604145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Magnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.021.47.56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.004.15.26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019000500403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beaudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03363156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviane-brodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2371-2687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviane Brodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladwein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115604145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Magnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.021.47.56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.004.15.26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019000500403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beaudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03363156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>