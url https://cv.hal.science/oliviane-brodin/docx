--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -1110,247 +1110,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
+                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
+                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliviane Brodin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica C. Scarano</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La résilience dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ascencia Business School, Mar 2023, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359955v1</w:t>
+                <w:t xml:space="preserve">halshs-04092425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+                <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Brodin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cassou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica C. Scarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">La résilience dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ascencia Business School, Mar 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04092425v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,51 +1496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une amorce de résilience personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaming, one of metaverse keys to make luxury inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience infra-ordinaire des lieux familiers : une approche ethnographique, 22èmes Journées Normandes de Recherche sur la Consommation, 2023, Cherbourg, 16 et 17 novembre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring participants’ big five in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring participants' big five in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,165 +3333,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel marketing des communautés virtuelles de consommation</w:t>
+                <w:t xml:space="preserve">Explorer les communautés virtuelles de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Commerce et Organisations électroniques</w:t>
+              <w:t xml:space="preserve">Rencontres Recherche-Entreprises, Nouvelles Technologies et Commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351648v1</w:t>
+                <w:t xml:space="preserve">hal-03351653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les communautés virtuelles de consommation</w:t>
+                <w:t xml:space="preserve">Le potentiel marketing des communautés virtuelles de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviane Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherche-Entreprises, Nouvelles Technologies et Commerce</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Commerce et Organisations électroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351653v1</w:t>
+                <w:t xml:space="preserve">hal-03351648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et communautés sur le Web</w:t>
               </w:r>
@@ -4704,51 +4704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E600B59"/>
+    <w:nsid w:val="774DEB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4935,51 +4935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviane-brodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2371-2687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviane Brodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladwein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115604145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Magnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.021.47.56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.004.15.26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019000500403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beaudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03363156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviane-brodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2371-2687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviane Brodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladwein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115604145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Magnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.021.47.56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.004.15.26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019000500403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beaudouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03349605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04291708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03351784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03348954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03363156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>