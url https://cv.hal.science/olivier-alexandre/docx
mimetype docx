--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Alexandre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Tech. Quand la Silicon Valley refait le monde, Paris, Éditions du Seuil, 2023, 560 p. (Prix lycéen – Lire l’économie 2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Sainte famille des Cahiers du cinéma. La critique contre elle-même*, Paris, Vrin, « Philosophie et cinéma », 2018, 150 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La règle de l’exception. L’écologie du cinéma français*, Paris, Editions de l’EHESS, « Cas de figure », 2015, 272 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Utopia. A la recherche d’un cinéma alternatif*, Paris, L’Harmattan, « Logiques sociales », 2007, 222 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Numérique : le travail réinventé?, Berne, Peter Lang, coll. « ICCA », 2023, 218 p. (avec Monique Dagnaud).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture et (in-)dépendance. Enjeux de l’indépendance dans les industries culturelles*, Berne, Peter Lang, « ICCA », 2017 (avec Sophie Noël et Aurélie Pinto).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Critiques numériques », Réseaux, no 231, 2022 (avec Jean-Samuel Beuscart et Sébastien Broca).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles dans des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une normalité ostentatoire. Ethos égalitaire et hiérarchies sociales dans la Silicon Valley, Politix, no 140, 2022, p. 47-76.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture as a universal variable. Opportunity flow and selection process in Silicon Valley, Glocalism. Journal of Culture, Politics and Innovation, Issue 1, 2022, p. 1-31.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le code va changer. Les développeurs de la Silicon Valley face aux incertitudes de la programmation, RESET. Recherches en sciences sociales sur Internet [en ligne], n°11, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une sociohistoire des critiques numériques, Réseaux, no 231, 2022, p. 9-37 (avec Jean-Samuel Beuscart et Sébastien Broca).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrôler les hackers en toute liberté. Stratégies d’appropriation de valeur dans la Silicon Valley, Quaderni, n°103, 2021, p. 39-52.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique, Sociologie, Vol. 12, n°2, 2021, p. 111-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What does ‘Culture » Mean in French? A Theoretical Mapping and Fractal Analysis of the Sociology of Culture in France, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 12, 4, 2018, pp. 433-455.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrer une télévision de création. Pierre Chevalier et l’unité fictions d’Arte (1991-2003), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Mars-Avril 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La double critique des Cahiers du Cinéma. Jugements de goût et goûts du jugement au sein d’une communauté symbolique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2016/2, p. 269-288.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’auteur comme singulier collectif, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 25, 2016/1, p. 63-82 (avec Adeline Lamberbourg).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comment devient-on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ? Sociologie de l’accès à l’activité de réalisateur dans le monde du cinéma français, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2013/2, p. 42-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’empathie au service de l’innovation, in Olivier Alexandre, Monique Dagnaud (dir.), Numérique : le travail réinventé ?, Berne, Peter Lang, coll. « ICCA », 2023, p. 127-146 (avec Paris Chrysos).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aux sources de Fred, Les cahiers de C&F éditions, no 6, Retour d’utopie. De l’influence du livre de Fred Turner, C&F éditions, p. 34-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualified Personalities. Sociology of the French Audiovisual Government from Television to Digital era, in Nolwenn Mingant, David Newman, Cecilia Tirtaine (eds), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screen Policies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies, Economics, Technologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> London: Routledge, 2017, p 142-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Upside Down. Trajectoire croisée en sociologie de l'art et de la culture, in Catherine Paradeise, Dominique Lorrain et Didier Demaziere (dir.), Les sociologies françaises, Rennes, PUR, 2015, p. 531-543.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les trois cercles du cinéma français, in Laurent Jeanpierre, Olivier Roueff (dir.), Intermédiation et création, Paris, Éditions des Archives Contemporaines, 2014, p. 49-60.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une production du milieu : Philippe Martin et les films Pelléas, in Laurent Creton, Yannick Dehée, Sébastien Layerle, Caroline Moine (dir.), Les producteurs : enjeux financiers, enjeux créatifs, Paris, Nouveau Monde Editions, 2011, p. 173-196 (avec Olivier Thévenin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte famille des Cahiers du cinéma La critique contre elle-même.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et (in)dépendance. Les enjeux de l'indépendance dans les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2017, 978-2-8076-0465-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et (in)dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au marché de Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 246 (4), pp.43-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au marché de Youtube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (246-247), pp.43-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de ses vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (246-247), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de ses vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 246 (4), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une normalité ostentatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 140 (4), pp.47-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociohistoire des critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Broca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 231 (1), pp.9-37. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.231.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture as a universal variable opportunity flow and selection process in Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glocalism: Journal of Culture, Politics and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code va changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.3498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les hackers en toute liberté. Stratégies d’appropriation de valeur dans la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does 'Culture' Mean in French? A Theoretical Mapping and Fractal Analysis of the Sociology of Culture in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.433 - 455. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975518801656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer une télévision de création : Pierre Chevalier et l’Unité Fiction d’Arte (1991-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.173. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double critique des Cahiers du cinéma. Jugements de goût et goût du jugement au sein d’une communauté symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (29), pp.269 - 288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singulier collectif. L’auteur à travers ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lamberbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie de l’art et analyse des réseaux sociaux, 25-26, pp.63. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.025.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on auteur de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L’art d’être artiste, 23-24, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.023.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo singular colectivo: el autor entre sus redes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lamberbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes. Revista hispana para el análisis de redes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/redes.508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'empathie au service de l'innovation. Le cas des forums de développeurs de Google Map et Facebook » in Olivier Alexandre et Monique Dagnaud (dir.), Le Travail réinventé?, Berne, Peter Lang, &amp;quot;Icca&amp;quot;, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empathie au service de l’innovation », in Olivier Alexandre, Monique Dagnaud (dir.), Numérique : le travail réinventé ?, coll. « ICCA, Industries culturelles, création, numérique », vol. 13, Peter Lang, 2023, p. 127-146.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de Fred (Turner)...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d'Utopie : De l'influence du livre de Fred Turner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37662-064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Qualified personalities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwenn Mingant, Cecilia Tirtaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Film Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781351747592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre ‘trouver sa place’ et ‘atteindre un public mondial’. Parcours d’indépendance sur la scène de musiques actuelles de Saint-Pétersbourg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et (in)dépendance. Les enjeux de l'indépendance dans les industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2017, 978-2-8076-0465-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Alexandre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Tech. Quand la Silicon Valley refait le monde, Paris, Éditions du Seuil, 2023, 560 p. (Prix lycéen – Lire l’économie 2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Sainte famille des Cahiers du cinéma. La critique contre elle-même*, Paris, Vrin, « Philosophie et cinéma », 2018, 150 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La règle de l’exception. L’écologie du cinéma français*, Paris, Editions de l’EHESS, « Cas de figure », 2015, 272 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Utopia. A la recherche d’un cinéma alternatif*, Paris, L’Harmattan, « Logiques sociales », 2007, 222 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Numérique : le travail réinventé?, Berne, Peter Lang, coll. « ICCA », 2023, 218 p. (avec Monique Dagnaud).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture et (in-)dépendance. Enjeux de l’indépendance dans les industries culturelles*, Berne, Peter Lang, « ICCA », 2017 (avec Sophie Noël et Aurélie Pinto).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Critiques numériques », Réseaux, no 231, 2022 (avec Jean-Samuel Beuscart et Sébastien Broca).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles dans des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une normalité ostentatoire. Ethos égalitaire et hiérarchies sociales dans la Silicon Valley, Politix, no 140, 2022, p. 47-76.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture as a universal variable. Opportunity flow and selection process in Silicon Valley, Glocalism. Journal of Culture, Politics and Innovation, Issue 1, 2022, p. 1-31.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le code va changer. Les développeurs de la Silicon Valley face aux incertitudes de la programmation, RESET. Recherches en sciences sociales sur Internet [en ligne], n°11, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une sociohistoire des critiques numériques, Réseaux, no 231, 2022, p. 9-37 (avec Jean-Samuel Beuscart et Sébastien Broca).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrôler les hackers en toute liberté. Stratégies d’appropriation de valeur dans la Silicon Valley, Quaderni, n°103, 2021, p. 39-52.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique, Sociologie, Vol. 12, n°2, 2021, p. 111-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What does ‘Culture » Mean in French? A Theoretical Mapping and Fractal Analysis of the Sociology of Culture in France, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 12, 4, 2018, pp. 433-455.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrer une télévision de création. Pierre Chevalier et l’unité fictions d’Arte (1991-2003), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Mars-Avril 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La double critique des Cahiers du Cinéma. Jugements de goût et goûts du jugement au sein d’une communauté symbolique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2016/2, p. 269-288.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’auteur comme singulier collectif, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 25, 2016/1, p. 63-82 (avec Adeline Lamberbourg).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comment devient-on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ? Sociologie de l’accès à l’activité de réalisateur dans le monde du cinéma français, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2013/2, p. 42-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’empathie au service de l’innovation, in Olivier Alexandre, Monique Dagnaud (dir.), Numérique : le travail réinventé ?, Berne, Peter Lang, coll. « ICCA », 2023, p. 127-146 (avec Paris Chrysos).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aux sources de Fred, Les cahiers de C&F éditions, no 6, Retour d’utopie. De l’influence du livre de Fred Turner, C&F éditions, p. 34-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualified Personalities. Sociology of the French Audiovisual Government from Television to Digital era, in Nolwenn Mingant, David Newman, Cecilia Tirtaine (eds), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screen Policies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies, Economics, Technologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> London: Routledge, 2017, p 142-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Upside Down. Trajectoire croisée en sociologie de l'art et de la culture, in Catherine Paradeise, Dominique Lorrain et Didier Demaziere (dir.), Les sociologies françaises, Rennes, PUR, 2015, p. 531-543.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les trois cercles du cinéma français, in Laurent Jeanpierre, Olivier Roueff (dir.), Intermédiation et création, Paris, Éditions des Archives Contemporaines, 2014, p. 49-60.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Une production du milieu : Philippe Martin et les films Pelléas, in Laurent Creton, Yannick Dehée, Sébastien Layerle, Caroline Moine (dir.), Les producteurs : enjeux financiers, enjeux créatifs, Paris, Nouveau Monde Editions, 2011, p. 173-196 (avec Olivier Thévenin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte famille des Cahiers du cinéma La critique contre elle-même.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et (in)dépendance. Les enjeux de l'indépendance dans les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2017, 978-2-8076-0465-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et (in)dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au marché de Youtube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (246-247), pp.43-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de ses vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (246-247), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au marché de Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 246 (4), pp.43-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de ses vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 246 (4), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.246.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une normalité ostentatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 140 (4), pp.47-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociohistoire des critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Broca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 231 (1), pp.9-37. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.231.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture as a universal variable opportunity flow and selection process in Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glocalism: Journal of Culture, Politics and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code va changer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.3498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les hackers en toute liberté. Stratégies d’appropriation de valeur dans la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does 'Culture' Mean in French? A Theoretical Mapping and Fractal Analysis of the Sociology of Culture in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.433 - 455. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975518801656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer une télévision de création : Pierre Chevalier et l’Unité Fiction d’Arte (1991-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.173. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double critique des Cahiers du cinéma. Jugements de goût et goût du jugement au sein d’une communauté symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (29), pp.269 - 288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singulier collectif. L’auteur à travers ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lamberbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie de l’art et analyse des réseaux sociaux, 25-26, pp.63. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.025.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on auteur de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L’art d’être artiste, 23-24, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.023.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo singular colectivo: el autor entre sus redes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lamberbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes. Revista hispana para el análisis de redes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/redes.508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'empathie au service de l'innovation. Le cas des forums de développeurs de Google Map et Facebook » in Olivier Alexandre et Monique Dagnaud (dir.), Le Travail réinventé?, Berne, Peter Lang, &amp;quot;Icca&amp;quot;, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empathie au service de l’innovation », in Olivier Alexandre, Monique Dagnaud (dir.), Numérique : le travail réinventé ?, coll. « ICCA, Industries culturelles, création, numérique », vol. 13, Peter Lang, 2023, p. 127-146.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de Fred (Turner)...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d'Utopie : De l'influence du livre de Fred Turner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37662-064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Qualified personalities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwenn Mingant, Cecilia Tirtaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconceptualising Film Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781351747592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre ‘trouver sa place’ et ‘atteindre un public mondial’. Parcours d’indépendance sur la scène de musiques actuelles de Saint-Pétersbourg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et (in)dépendance. Les enjeux de l'indépendance dans les industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2017, 978-2-8076-0465-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC0D470"/>
+    <w:nsid w:val="E813DC9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelievre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975518801656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lamberbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.023.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/retour-utopie/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351747592" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelievre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975518801656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lamberbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.023.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/retour-utopie/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351747592" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>