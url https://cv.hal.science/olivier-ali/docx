--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1481,1036 +1481,945 @@
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396586v1</w:t>
+                <w:t xml:space="preserve">hal-01398409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Driven Polymerization and Turgor-Induced Wall Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computational Framework for 3D Mechanical Modeling of Plant Morphogenesis with Cellular Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.01.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398409v1</w:t>
+                <w:t xml:space="preserve">hal-01142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Framework for 3D Mechanical Modeling of Plant Morphogenesis with Cellular Resolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Models of Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.59 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-cellbio-101512-122410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142486v1</w:t>
+                <w:t xml:space="preserve">hal-01894658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auxin-Mediated Shift toward Growth Isotropy Promotes Organ Formation at the Shoot Meristem in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (19), pp.2335-2342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Models of Plant Development</w:t>
+                <w:t xml:space="preserve">Cooperativity between Integrin Activation and Mechanical Stress Leads to Integrin Clustering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc R. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (11), pp.2595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-cellbio-101512-122410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894658v1</w:t>
+                <w:t xml:space="preserve">inserm-00605002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity between Integrin Activation and Mechanical Stress Leads to Integrin Clustering.</w:t>
+                <w:t xml:space="preserve">Cooperativity between integrin activation and mechanical stress leads to integrin clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">Olivier Destaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Destaing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc R. Block</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc R Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 100 (11), pp.2595-604. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 100 (11), pp.2595-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00605002v1</w:t>
+                <w:t xml:space="preserve">hal-00963622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity between integrin activation and mechanical stress leads to integrin clustering</w:t>
+                <w:t xml:space="preserve">Excitable waves at the margin of the contact area between a cell and a substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Destaing</w:t>
+                <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc R. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.25010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/6/2/025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963622v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitable waves at the margin of the contact area between a cell and a substrate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical model for membrane protrusions during spreading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chamaraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 6 (2), pp.25010. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.36009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/5/3/036009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,114 +2429,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">étude théorique de la transduction mécano-chimique dans l'adhérence cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00554766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2695,51 +2604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B2391BE"/>
+    <w:nsid w:val="28AC8F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2926,51 +2835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ali" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7671-7225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gascon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262711v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00138-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927054v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35542-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gacon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Oliveri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;wen Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00622-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691110v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Traas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1286-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vachez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.162255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.01.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-101512-122410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fourcade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/6/2/025010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00347311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Keller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/5/3/036009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00554766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ali" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7671-7225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gascon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262711v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00138-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927054v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35542-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gacon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Oliveri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;wen Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00622-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691110v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Traas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1286-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vachez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.162255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.01.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-101512-122410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fourcade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/6/2/025010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00347311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Keller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/5/3/036009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00554766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>