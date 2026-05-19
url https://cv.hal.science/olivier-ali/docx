--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -147,2279 +147,2357 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved mechanical hallmark guides four-way junction avoidance during plant cytokinesis</w:t>
+                <w:t xml:space="preserve">Dxtr: A Python package for Discrete Exterior Calculus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gascon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (117), pp.8110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.08110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084380v1</w:t>
+                <w:t xml:space="preserve">hal-05599481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporally distinct responses to mechanical forces shape the developing seed of Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserved mechanical hallmark guides four-way junction avoidance during plant cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Goldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simone Bovio</w:t>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00138-w⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.2789-2801.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262711v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that endosperm turgor pressure both promotes and restricts seed growth and size</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporally distinct responses to mechanical forces shape the developing seed of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwyneth Ingram</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35542-5⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (13), pp.2733-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00138-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927054v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the relationship between turgor pressure and plant cell growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evidence that endosperm turgor pressure both promotes and restricts seed growth and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyneth Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18683⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03918276v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BVPy: A FEniCS-based Python package to ease the expression and study of boundary value problems in Biology.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Revisiting the relationship between turgor pressure and plant cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.02831⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03175968v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule-Mediated Wall Anisotropy Contributes to Leaf Blade Flattening</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">BVPy: A FEniCS-based Python package to ease the expression and study of boundary value problems in Biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (59), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.02831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370615v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Turgor-Induced Stress Patterns in Multilayered Plant Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microtubule-Mediated Wall Anisotropy Contributes to Leaf Blade Flattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lüwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00622-z⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (20), pp.3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154814v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant cell wall stiffness by mechanical stress: a mesoscale physical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan J. Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (3), pp.625-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-018-1286-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691110v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional induction of cell wall remodelling genes is coupled to microtubule-driven growth isotropy at the shoot apex in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulating Turgor-Induced Stress Patterns in Multilayered Plant Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.162255⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (8), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00622-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894645v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRACO-STEM: An Automatic Tool to Generate High-Quality 3D Meshes of Shoot Apical Meristem Tissue at Cell Resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptional induction of cell wall remodelling genes is coupled to microtubule-driven growth isotropy at the shoot apex in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Armezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Andres Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.353. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.162255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573521v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Driven Polymerization and Turgor-Induced Wall Expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DRACO-STEM: An Automatic Tool to Generate High-Quality 3D Meshes of Shoot Apical Meristem Tissue at Cell Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Traas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (5), pp.398 - 409. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398409v1</w:t>
+                <w:t xml:space="preserve">hal-01573521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Framework for 3D Mechanical Modeling of Plant Morphogenesis with Cellular Resolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Force-Driven Polymerization and Turgor-Induced Wall Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003950⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.398 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142486v1</w:t>
+                <w:t xml:space="preserve">hal-01398409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Models of Plant Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Computational Framework for 3D Mechanical Modeling of Plant Morphogenesis with Cellular Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-cellbio-101512-122410⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894658v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auxin-Mediated Shift toward Growth Isotropy Promotes Organ Formation at the Shoot Meristem in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gladys Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (19), pp.2335-2342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity between Integrin Activation and Mechanical Stress Leads to Integrin Clustering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Physical Models of Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.59 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-cellbio-101512-122410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00605002v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity between integrin activation and mechanical stress leads to integrin clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cooperativity between Integrin Activation and Mechanical Stress Leads to Integrin Clustering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Destaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc R Block</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc R. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 100 (11), pp.2595-2604. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2011, 100 (11), pp.2595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963622v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00605002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitable waves at the margin of the contact area between a cell and a substrate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cooperativity between integrin activation and mechanical stress leads to integrin clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fourcade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc R Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/6/2/025010⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (11), pp.2595-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00410942v1</w:t>
+                <w:t xml:space="preserve">hal-00963622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical model for membrane protrusions during spreading.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Excitable waves at the margin of the contact area between a cell and a substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Albiges-Rizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc R. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.25010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/6/2/025010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical model for membrane protrusions during spreading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chamaraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.36009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1478-3975/5/3/036009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2429,114 +2507,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">étude théorique de la transduction mécano-chimique dans l'adhérence cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00554766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress-processing shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modeling and Simulation. ENS LYON, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05611609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2604,51 +2776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28AC8F55"/>
+    <w:nsid w:val="DBFD364B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2835,51 +3007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ali" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7671-7225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gascon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262711v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00138-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927054v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35542-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gacon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02831" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Oliveri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;wen Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00622-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691110v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Traas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1286-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vachez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.162255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.01.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-101512-122410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fourcade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/6/2/025010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00347311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Keller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/5/3/036009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00554766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ali" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7671-7225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gascon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262711v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bied" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Boeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00138-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927054v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35542-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gacon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Oliveri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;wen Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691110v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Traas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1286-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00622-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Armezzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vachez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.162255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00353" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.01.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-101512-122410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fourcade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/6/2/025010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00347311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/5/3/036009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00554766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05611609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>