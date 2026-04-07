--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Alibart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibred, telecom technology compatible, room temperature single-photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (16), pp.33583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.562784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement-based clock syntonization for quantum key distribution networks. Demonstration over a 50 km-long link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (17), pp.174003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0256758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution quantique de clef sur réseau déployé : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Photonics for Quantum Communications and Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D’Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.010101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational entanglement-based quantum key distribution over 50 km of real-field optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.044006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based Quantum Information Networks: Use cases, Architecture, and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Forges de Parny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Gressani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alek Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable heralded two-photon Fock-states on a chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon phase-sensing with single-photon detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0009527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal, plug-and-play synchronisation scheme for practical quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41534-020-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Broken Bragg Filters: Overcoming On-Chip Rejection Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1800226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201800226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre based hyperentanglement generation for dense wavelength division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.045007. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-9565/ab3f59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optical frequency up-conversion for polarisation entangled qubits: towards interconnected quantum information devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc P. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (18), pp.25603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.025603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband integrated beam splitter using spatial adiabatic passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (21), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.027058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation of heralded photon-number states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.35975. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics at telecom wavelengths based on lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D 'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.104001. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/10/104001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315505v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal intensity correlation of light scattered by a hot atomic vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dussaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Passerat de Silans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.043826. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.043826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source based on telecom technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid photonic circuit for multiplexed heralded single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.L42-L46. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarisation entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.045202. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-2011/10/4/045202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon interference between disparate sources for quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum relay chip based on telecommunication integrated optics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/025002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local geometric phase in two-photon interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christoph Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97, pp.10003. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/97/10003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the genesis and evolution of Integrated Quantum Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.115-143. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Elliptically Polarized Maximally Entangled States for Bell Inequality Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanloup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Diamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.1105-1112. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X12060060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single WDM channel efficient wavelength shifting and/or amplification using couterpropagating optical parametric amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (18), pp.3886-3889. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically narrowband pair photon generation in microstructured fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthäus M Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN waveguide emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (Issue 10 (October 2010)), pp.103005. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-visibilty two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.021801(R). </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optical source of polarization entangled photons at 1310 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.1033-1041. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.001033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion detectors at 1550 nm for quantum communication: review and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Tascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.311-339. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0937039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-perfect two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.021801. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of polarization-entangled photons using type-II doubly periodically poled lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (5), pp.052321.1-052321.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased pump acceptance bandwidth in spontaneous parametric downconversion process using Bragg reflection waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (6), pp.3577-3582. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.003577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon Sagnac interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/5/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photonic quantum information interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaeus Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.116-120. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance guided-wave asynchronous heralded single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (12), pp.1539. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployed quantum key distribution network: further, longer and more users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated quantum photonics: State of the Art & Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTISS: un protocole de stockage confidentiel à long terme sur plusieurs réseaux QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Quimper (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETSI GS QKD compliant TLS implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jun 2025, Bilbao, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of the ETSI proposal on a standard QKD protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTMFS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de la proposition de l’ETSI sur un protocole de QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance silicon Bragg filters exploiting sub-wavelength and symmetry engineering (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benedikovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-statistical repercussions of nanolasers’ spontaneous spiking dynamics (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique quantique intégrée sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alonso-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal light from single-mode VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. NpM4C.4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpM4C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violer les inégalités de Bell dès la licence avec un démonstrateur d’intrication quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l'Optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Bell Test, une possible initiation à l’optique quantique dès l’école primaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l4optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do micro- and nanolasers actually have thresholds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IQFA colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontrivial photon statistics and coherence buildup in small size lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and photon dynamics at the meso- and nano- scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Progress in Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics technologies for quantum information sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Quantum Simulation, Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation et transfert de biphotons dans des réseaux de guides couplés à 3 ou 4 guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optics measurement techniques : From photon statistics to laser coherence characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical coherence and quantum phenomena in small and single-photon sources : From fundamentals to applications (CohQuantSSPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Coherence in Semiconductor Microlasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2016 - Conference on Lasers and Electrooptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of América, Jun 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par corrélations quantiques de la région de seuil d'un microlaser de classe B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route vers la cohérence de microlasers à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ'15 — 15e Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integrated photonics for on-chip heralded N00N state generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECNU, Oct 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source for quantum relay operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Photon Workshop 2015 (SPW'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip heralded photon-number states generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for "Young Quantum Information Scientists" (YQIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS and Institut d'Optique Graduate School, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast quantum optics based on telecommunication technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO-JSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Integration for Single Photon Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast Photon Pair Sources for Quantum Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integration for spatially-multiplexed single-photon generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high repetition rate operational quantum relay at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Int. Conf. on Transparent Optical Networks (ICTON'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEWQO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf. and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast heralded single photon source based on telecommunication technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Italian Quantum Information Science Conference (IQIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du GDR "Info. Q, fondements &amp; applications", Uni. Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic entanglement engineering for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR Atomes Froids, "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuage d'atomes froids de rubidium pour la génération de photons uniques et la téléportation quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetanesue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarization entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indistinguishable ultra-fast photon-pair source for advanced quantum protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entanglement engineering at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf.ormation and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband telecom polarization entanglement source for future long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Quantum Communication, Measurement, and Computing (QCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarization entanglement at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Independent, Telecom Wavelength, Heralded Single Photons from PCF and PPLN Based Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information quantique photonique : le point de vue de l'expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Physics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valbonne Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarisation entanglement for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2012, 6th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Information with Atoms and Photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation entanglement engineering at telecom wavelength using guided-wave optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics (ECIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférence quantique à deux photons télécoms issus de sources différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journée Nationale de l'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated nonlinear optics for Quantum Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Italian Quantum Information Science Conference 2012 (IQIS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum communication based on integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling quantum communication using integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: OCS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a non-local Pancharatnam phase in intensity interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entanglement sources based on integrated optics for telecom quantum applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society, Summer Topicals on "Entanglement Distribution in quantum communication and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de paires de photons intriqués en polar. émis en bande étroite aux longueurs d'ondes des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband polarisation entangled photon-pair source for lond distance quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully fibered polarization entangled photon pair source at a telecom wavelength for long distance Q-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled photon-pairs source in the telecom C-band for long distance Quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on quantum manipulation of atoms and photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing polarization entangled qubits at a telecom wavelength in a cold rubidium atomic ensemble via a quantum interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Liljekvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relais quantique intégré sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled telecom photon pair source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN/W emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks (ICTON'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality polarization entangled photon pair source based on a type-II PPLN waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics : an enabling technology for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for long distance quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heraeus Seminar on quantum communication based on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for real quantum relay applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2010 : 5th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Infor- mation with atoms and photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces photoniques pour sortir les communications quantiques du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université Côte D'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence buildup in semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Melbourne, Australia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de photons uniques annoncés à 1550nm en optique guidée pour les communications quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Nice Sophia Antipolis, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Alibart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibred, telecom technology compatible, room temperature single-photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (16), pp.33583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.562784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement-based clock syntonization for quantum key distribution networks. Demonstration over a 50 km-long link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (17), pp.174003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0256758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution quantique de clef sur réseau déployé : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Photonics for Quantum Communications and Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D’Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.010101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational entanglement-based quantum key distribution over 50 km of real-field optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.044006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based Quantum Information Networks: Use cases, Architecture, and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Forges de Parny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Gressani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alek Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable heralded two-photon Fock-states on a chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon phase-sensing with single-photon detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0009527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal, plug-and-play synchronisation scheme for practical quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41534-020-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre based hyperentanglement generation for dense wavelength division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.045007. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-9565/ab3f59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Broken Bragg Filters: Overcoming On-Chip Rejection Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1800226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201800226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optical frequency up-conversion for polarisation entangled qubits: towards interconnected quantum information devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc P. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (18), pp.25603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.025603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband integrated beam splitter using spatial adiabatic passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (21), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.027058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation of heralded photon-number states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.35975. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics at telecom wavelengths based on lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D 'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.104001. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/10/104001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315505v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal intensity correlation of light scattered by a hot atomic vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dussaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Passerat de Silans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.043826. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.043826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source based on telecom technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid photonic circuit for multiplexed heralded single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.L42-L46. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarisation entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.045202. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-2011/10/4/045202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon interference between disparate sources for quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum relay chip based on telecommunication integrated optics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/025002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local geometric phase in two-photon interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christoph Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97, pp.10003. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/97/10003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the genesis and evolution of Integrated Quantum Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.115-143. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Elliptically Polarized Maximally Entangled States for Bell Inequality Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanloup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Diamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.1105-1112. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X12060060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single WDM channel efficient wavelength shifting and/or amplification using couterpropagating optical parametric amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (18), pp.3886-3889. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically narrowband pair photon generation in microstructured fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthäus M Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-visibilty two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.021801(R). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN waveguide emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (Issue 10 (October 2010)), pp.103005. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optical source of polarization entangled photons at 1310 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.1033-1041. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.001033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion detectors at 1550 nm for quantum communication: review and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Tascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.311-339. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0937039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-perfect two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.021801. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of polarization-entangled photons using type-II doubly periodically poled lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (5), pp.052321.1-052321.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased pump acceptance bandwidth in spontaneous parametric downconversion process using Bragg reflection waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (6), pp.3577-3582. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.003577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon Sagnac interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/5/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance guided-wave asynchronous heralded single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (12), pp.1539. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photonic quantum information interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaeus Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.116-120. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployed quantum key distribution network: further, longer and more users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated quantum photonics: State of the Art & Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTISS: un protocole de stockage confidentiel à long terme sur plusieurs réseaux QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Quimper (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETSI GS QKD compliant TLS implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jun 2025, Bilbao, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of the ETSI proposal on a standard QKD protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTMFS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de la proposition de l’ETSI sur un protocole de QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance silicon Bragg filters exploiting sub-wavelength and symmetry engineering (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benedikovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-statistical repercussions of nanolasers’ spontaneous spiking dynamics (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique quantique intégrée sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alonso-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal light from single-mode VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. NpM4C.4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpM4C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontrivial photon statistics and coherence buildup in small size lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Bell Test, une possible initiation à l’optique quantique dès l’école primaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l4optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violer les inégalités de Bell dès la licence avec un démonstrateur d’intrication quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l'Optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do micro- and nanolasers actually have thresholds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IQFA colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and photon dynamics at the meso- and nano- scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Progress in Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics technologies for quantum information sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Quantum Simulation, Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation et transfert de biphotons dans des réseaux de guides couplés à 3 ou 4 guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optics measurement techniques : From photon statistics to laser coherence characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical coherence and quantum phenomena in small and single-photon sources : From fundamentals to applications (CohQuantSSPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Coherence in Semiconductor Microlasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2016 - Conference on Lasers and Electrooptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of América, Jun 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par corrélations quantiques de la région de seuil d'un microlaser de classe B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route vers la cohérence de microlasers à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ'15 — 15e Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integrated photonics for on-chip heralded N00N state generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECNU, Oct 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip heralded photon-number states generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for "Young Quantum Information Scientists" (YQIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS and Institut d'Optique Graduate School, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source for quantum relay operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Photon Workshop 2015 (SPW'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast quantum optics based on telecommunication technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO-JSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integration for spatially-multiplexed single-photon generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Integration for Single Photon Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast Photon Pair Sources for Quantum Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high repetition rate operational quantum relay at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Int. Conf. on Transparent Optical Networks (ICTON'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEWQO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf. and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast heralded single photon source based on telecommunication technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Italian Quantum Information Science Conference (IQIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indistinguishable ultra-fast photon-pair source for advanced quantum protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic entanglement engineering for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR Atomes Froids, "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuage d'atomes froids de rubidium pour la génération de photons uniques et la téléportation quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetanesue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarization entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du GDR "Info. Q, fondements &amp; applications", Uni. Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entanglement engineering at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf.ormation and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarisation entanglement for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2012, 6th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Information with Atoms and Photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information quantique photonique : le point de vue de l'expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Physics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valbonne Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband telecom polarization entanglement source for future long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Quantum Communication, Measurement, and Computing (QCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarization entanglement at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Independent, Telecom Wavelength, Heralded Single Photons from PCF and PPLN Based Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation entanglement engineering at telecom wavelength using guided-wave optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics (ECIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated nonlinear optics for Quantum Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Italian Quantum Information Science Conference 2012 (IQIS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférence quantique à deux photons télécoms issus de sources différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journée Nationale de l'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de paires de photons intriqués en polar. émis en bande étroite aux longueurs d'ondes des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entanglement sources based on integrated optics for telecom quantum applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society, Summer Topicals on "Entanglement Distribution in quantum communication and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling quantum communication using integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: OCS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum communication based on integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a non-local Pancharatnam phase in intensity interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband polarisation entangled photon-pair source for lond distance quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully fibered polarization entangled photon pair source at a telecom wavelength for long distance Q-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled photon-pairs source in the telecom C-band for long distance Quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on quantum manipulation of atoms and photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing polarization entangled qubits at a telecom wavelength in a cold rubidium atomic ensemble via a quantum interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Liljekvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relais quantique intégré sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled telecom photon pair source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for long distance quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heraeus Seminar on quantum communication based on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN/W emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks (ICTON'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality polarization entangled photon pair source based on a type-II PPLN waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics : an enabling technology for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for real quantum relay applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2010 : 5th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Infor- mation with atoms and photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces photoniques pour sortir les communications quantiques du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université Côte D'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence buildup in semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Melbourne, Australia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de photons uniques annoncés à 1550nm en optique guidée pour les communications quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Nice Sophia Antipolis, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361871v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.562784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256758" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#8217;Auria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Forges de Parny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gressani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alek Lagarrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01123-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lunghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vergyris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sauder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.403552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Nold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gouzien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alibart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Puccioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.063835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fedrici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi Arif Ngah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-020-0245-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Picholle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puccioni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Oser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201800226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/ab3f59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. de Micheli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.025603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Downes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315505v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D 'Auria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/10/104001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Passerat de Silans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alibart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tanzilli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.043826" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi-Arif Bin-Ngah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.03.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Clark" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Williams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Issautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aktas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/10/4/045202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmillan A." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark A." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brin Bell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Ostrowsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/025002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614759v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Flesch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supurna Sinha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/10003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.05.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Clark" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fulconis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#228;us M Halder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrald Herrmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sohler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboussouan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.021801" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.001033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0937039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Das" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.003577" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/5/001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Tittel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaeus Halder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001560v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001539" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05085505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;vost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05116099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508644" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306642" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanzilli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpM4C.4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mondain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunghi Tomaso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Lippi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566478v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Ngah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Downes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedrici" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Auria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Williams" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054249v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863069v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kastberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863017v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Wadsworth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858386v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858361v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862914v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848273v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848264v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863049v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Flesch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858616v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Liljekvist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863036v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862873v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862878v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858657v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05146337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361871v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.562784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256758" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#8217;Auria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Forges de Parny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gressani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alek Lagarrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01123-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lunghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vergyris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sauder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.403552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Nold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gouzien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alibart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Picholle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puccioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.063835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Puccioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fedrici" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi Arif Ngah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-020-0245-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/ab3f59" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Oser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201800226" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. de Micheli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.025603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Downes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315505v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D 'Auria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/10/104001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Passerat de Silans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alibart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tanzilli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.043826" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi-Arif Bin-Ngah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.03.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Clark" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Williams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Issautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aktas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/10/4/045202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmillan A." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark A." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brin Bell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Ostrowsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/025002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614759v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Flesch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supurna Sinha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/10003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.05.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Clark" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fulconis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#228;us M Halder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboussouan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.021801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrald Herrmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sohler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.001033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0937039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Das" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.003577" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/5/001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001560v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001539" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511973v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Tittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaeus Halder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05085505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;vost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05116099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508644" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306642" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanzilli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpM4C.4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunghi Tomaso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mondain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Lippi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Ngah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Downes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedrici" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Auria" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Williams" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863069v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kastberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858386v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866131v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Wadsworth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862914v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858616v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Flesch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Liljekvist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863036v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862873v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862878v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05146337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>