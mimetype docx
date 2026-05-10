--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Alibart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibred, telecom technology compatible, room temperature single-photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (16), pp.33583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.562784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement-based clock syntonization for quantum key distribution networks. Demonstration over a 50 km-long link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (17), pp.174003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0256758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution quantique de clef sur réseau déployé : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Photonics for Quantum Communications and Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D’Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.010101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational entanglement-based quantum key distribution over 50 km of real-field optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.044006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based Quantum Information Networks: Use cases, Architecture, and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Forges de Parny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Gressani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alek Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable heralded two-photon Fock-states on a chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon phase-sensing with single-photon detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0009527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal, plug-and-play synchronisation scheme for practical quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41534-020-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre based hyperentanglement generation for dense wavelength division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.045007. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-9565/ab3f59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Broken Bragg Filters: Overcoming On-Chip Rejection Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1800226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201800226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optical frequency up-conversion for polarisation entangled qubits: towards interconnected quantum information devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc P. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (18), pp.25603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.025603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband integrated beam splitter using spatial adiabatic passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (21), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.027058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation of heralded photon-number states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.35975. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics at telecom wavelengths based on lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D 'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.104001. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/10/104001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315505v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal intensity correlation of light scattered by a hot atomic vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dussaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Passerat de Silans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.043826. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.043826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source based on telecom technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid photonic circuit for multiplexed heralded single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.L42-L46. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarisation entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.045202. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-2011/10/4/045202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon interference between disparate sources for quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum relay chip based on telecommunication integrated optics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/025002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local geometric phase in two-photon interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christoph Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97, pp.10003. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/97/10003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the genesis and evolution of Integrated Quantum Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.115-143. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Elliptically Polarized Maximally Entangled States for Bell Inequality Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanloup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Diamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.1105-1112. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X12060060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single WDM channel efficient wavelength shifting and/or amplification using couterpropagating optical parametric amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (18), pp.3886-3889. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically narrowband pair photon generation in microstructured fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthäus M Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-visibilty two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.021801(R). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN waveguide emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (Issue 10 (October 2010)), pp.103005. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optical source of polarization entangled photons at 1310 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.1033-1041. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.001033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion detectors at 1550 nm for quantum communication: review and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Tascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.311-339. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0937039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-perfect two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.021801. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of polarization-entangled photons using type-II doubly periodically poled lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (5), pp.052321.1-052321.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased pump acceptance bandwidth in spontaneous parametric downconversion process using Bragg reflection waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (6), pp.3577-3582. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.003577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon Sagnac interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/5/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance guided-wave asynchronous heralded single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (12), pp.1539. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photonic quantum information interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaeus Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.116-120. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployed quantum key distribution network: further, longer and more users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated quantum photonics: State of the Art & Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTISS: un protocole de stockage confidentiel à long terme sur plusieurs réseaux QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Quimper (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETSI GS QKD compliant TLS implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jun 2025, Bilbao, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of the ETSI proposal on a standard QKD protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTMFS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de la proposition de l’ETSI sur un protocole de QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance silicon Bragg filters exploiting sub-wavelength and symmetry engineering (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benedikovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-statistical repercussions of nanolasers’ spontaneous spiking dynamics (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique quantique intégrée sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alonso-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal light from single-mode VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. NpM4C.4, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpM4C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontrivial photon statistics and coherence buildup in small size lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Bell Test, une possible initiation à l’optique quantique dès l’école primaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l4optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violer les inégalités de Bell dès la licence avec un démonstrateur d’intrication quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l'Optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do micro- and nanolasers actually have thresholds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IQFA colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and photon dynamics at the meso- and nano- scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Progress in Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics technologies for quantum information sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Quantum Simulation, Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation et transfert de biphotons dans des réseaux de guides couplés à 3 ou 4 guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optics measurement techniques : From photon statistics to laser coherence characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical coherence and quantum phenomena in small and single-photon sources : From fundamentals to applications (CohQuantSSPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Coherence in Semiconductor Microlasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2016 - Conference on Lasers and Electrooptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of América, Jun 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par corrélations quantiques de la région de seuil d'un microlaser de classe B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route vers la cohérence de microlasers à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ'15 — 15e Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integrated photonics for on-chip heralded N00N state generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECNU, Oct 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip heralded photon-number states generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for "Young Quantum Information Scientists" (YQIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS and Institut d'Optique Graduate School, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source for quantum relay operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Photon Workshop 2015 (SPW'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast quantum optics based on telecommunication technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO-JSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integration for spatially-multiplexed single-photon generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Integration for Single Photon Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast Photon Pair Sources for Quantum Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high repetition rate operational quantum relay at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Int. Conf. on Transparent Optical Networks (ICTON'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEWQO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf. and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast heralded single photon source based on telecommunication technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Italian Quantum Information Science Conference (IQIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indistinguishable ultra-fast photon-pair source for advanced quantum protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic entanglement engineering for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR Atomes Froids, "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuage d'atomes froids de rubidium pour la génération de photons uniques et la téléportation quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetanesue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarization entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du GDR "Info. Q, fondements &amp; applications", Uni. Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entanglement engineering at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf.ormation and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarisation entanglement for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2012, 6th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Information with Atoms and Photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information quantique photonique : le point de vue de l'expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Physics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valbonne Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband telecom polarization entanglement source for future long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Quantum Communication, Measurement, and Computing (QCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarization entanglement at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Independent, Telecom Wavelength, Heralded Single Photons from PCF and PPLN Based Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation entanglement engineering at telecom wavelength using guided-wave optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics (ECIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated nonlinear optics for Quantum Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Italian Quantum Information Science Conference 2012 (IQIS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférence quantique à deux photons télécoms issus de sources différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journée Nationale de l'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de paires de photons intriqués en polar. émis en bande étroite aux longueurs d'ondes des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entanglement sources based on integrated optics for telecom quantum applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society, Summer Topicals on "Entanglement Distribution in quantum communication and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling quantum communication using integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: OCS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum communication based on integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a non-local Pancharatnam phase in intensity interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband polarisation entangled photon-pair source for lond distance quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully fibered polarization entangled photon pair source at a telecom wavelength for long distance Q-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled photon-pairs source in the telecom C-band for long distance Quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on quantum manipulation of atoms and photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing polarization entangled qubits at a telecom wavelength in a cold rubidium atomic ensemble via a quantum interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Liljekvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relais quantique intégré sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled telecom photon pair source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for long distance quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heraeus Seminar on quantum communication based on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN/W emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks (ICTON'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality polarization entangled photon pair source based on a type-II PPLN waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics : an enabling technology for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for real quantum relay applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2010 : 5th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Infor- mation with atoms and photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces photoniques pour sortir les communications quantiques du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université Côte D'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence buildup in semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Melbourne, Australia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de photons uniques annoncés à 1550nm en optique guidée pour les communications quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Nice Sophia Antipolis, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Alibart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployed quantum key distribution network: further, longer and more users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated quantum photonics: State of the Art & Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTISS: un protocole de stockage confidentiel à long terme sur plusieurs réseaux QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Quimper (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETSI GS QKD compliant TLS implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jun 2025, Bilbao, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of the ETSI proposal on a standard QKD protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTMFS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de la proposition de l’ETSI sur un protocole de QKD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance silicon Bragg filters exploiting sub-wavelength and symmetry engineering (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benedikovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique quantique intégrée sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alonso-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal light from single-mode VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland. NpM4C.4, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpM4C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-statistical repercussions of nanolasers’ spontaneous spiking dynamics (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.47, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontrivial photon statistics and coherence buildup in small size lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Bell Test, une possible initiation à l’optique quantique dès l’école primaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l4optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violer les inégalités de Bell dès la licence avec un démonstrateur d’intrication quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Enseignement de l'Optique et Didactique (REOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do micro- and nanolasers actually have thresholds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IQFA colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and photon dynamics at the meso- and nano- scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Progress in Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics technologies for quantum information sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunghi Tomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Quantum Simulation, Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation et transfert de biphotons dans des réseaux de guides couplés à 3 ou 4 guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optics measurement techniques : From photon statistics to laser coherence characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical coherence and quantum phenomena in small and single-photon sources : From fundamentals to applications (CohQuantSSPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Coherence in Semiconductor Microlasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2016 - Conference on Lasers and Electrooptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of América, Jun 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par corrélations quantiques de la région de seuil d'un microlaser de classe B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route vers la cohérence de microlasers à semiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ'15 — 15e Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Université de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integrated photonics for on-chip heralded N00N state generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECNU, Oct 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip heralded photon-number states generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for "Young Quantum Information Scientists" (YQIS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS and Institut d'Optique Graduate School, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source for quantum relay operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Photon Workshop 2015 (SPW'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid integration for spatially-multiplexed single-photon generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Integration for Single Photon Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast Photon Pair Sources for Quantum Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Eur. Conf. on Integrated Optics (ECIO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high repetition rate operational quantum relay at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Int. Conf. on Transparent Optical Networks (ICTON'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEWQO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf. and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast quantum optics based on telecommunication technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO-JSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indistinguishable ultra-fast photon-pair source for advanced quantum protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic entanglement engineering for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR Atomes Froids, "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuage d'atomes froids de rubidium pour la génération de photons uniques et la téléportation quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetanesue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarization entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra fast photon pair sources for advanced quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du GDR "Info. Q, fondements &amp; applications", Uni. Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast heralded single photon source based on telecommunication technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Italian Quantum Information Science Conference (IQIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarisation entanglement for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2012, 6th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Information with Atoms and Photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information quantique photonique : le point de vue de l'expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Physics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valbonne Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband telecom polarization entanglement source for future long-distance quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Quantum Communication, Measurement, and Computing (QCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering polarization entanglement at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Independent, Telecom Wavelength, Heralded Single Photons from PCF and PPLN Based Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Wadsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation entanglement engineering at telecom wavelength using guided-wave optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics (ECIO'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated nonlinear optics for Quantum Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Italian Quantum Information Science Conference 2012 (IQIS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférence quantique à deux photons télécoms issus de sources différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journée Nationale de l'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entanglement engineering at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Inf.ormation and Measurements (QIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de paires de photons intriqués en polar. émis en bande étroite aux longueurs d'ondes des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entanglement sources based on integrated optics for telecom quantum applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society, Summer Topicals on "Entanglement Distribution in quantum communication and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling quantum communication using integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: OCS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum communication based on integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Manipulation of Atoms and Photons (QMAP2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a non-local Pancharatnam phase in intensity interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra narrowband polarisation entangled photon-pair source for lond distance quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully fibered polarization entangled photon pair source at a telecom wavelength for long distance Q-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled photon-pairs source in the telecom C-band for long distance Quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on quantum manipulation of atoms and photons (QMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing polarization entangled qubits at a telecom wavelength in a cold rubidium atomic ensemble via a quantum interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Liljekvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relais quantique intégré sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband polarization entangled telecom photon pair source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR "Information Quantique, Fondements &amp; Applications" (GDR - IQFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for long distance quantum communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heraeus Seminar on quantum communication based on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN/W emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Transparent Optical Networks (ICTON'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality polarization entangled photon pair source based on a type-II PPLN waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics : an enabling technology for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided-wave optics for real quantum relay applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum 2010 : 5th Workshop on Advances in Foundations of Quantum Mechanics and Quantum Infor- mation with atoms and photons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces photoniques pour sortir les communications quantiques du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université Côte D'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement-based clock syntonization for quantum key distribution networks. Demonstration over a 50 km-long link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (17), pp.174003. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0256758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution quantique de clef sur réseau déployé : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fibred, telecom technology compatible, room temperature single-photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lecaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (16), pp.33583. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.562784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Photonics for Quantum Communications and Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D’Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.010101. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based Quantum Information Networks: Use cases, Architecture, and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Forges de Parny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Gressani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alek Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational entanglement-based quantum key distribution over 50 km of real-field optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.044006. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable heralded two-photon Fock-states on a chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superthermal-light emission and nontrivial photon statistics in small lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Puccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal, plug-and-play synchronisation scheme for practical quantum networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41534-020-0245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon phase-sensing with single-photon detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0009527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre based hyperentanglement generation for dense wavelength division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Gouzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.045007. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-9565/ab3f59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Broken Bragg Filters: Overcoming On-Chip Rejection Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Oser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1800226. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201800226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum optical frequency up-conversion for polarisation entangled qubits: towards interconnected quantum information devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc P. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (18), pp.25603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.025603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband integrated beam splitter using spatial adiabatic passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (21), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.027058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation of heralded photon-number states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vergyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Downes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.35975. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum photonics at telecom wavelengths based on lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia D 'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.104001. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/10/104001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315505v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal intensity correlation of light scattered by a hot atomic vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dussaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Passerat de Silans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.043826. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.043826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast heralded single photon source based on telecom technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi-Arif Bin-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on quantum nonlinear photonics and interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 327, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid photonic circuit for multiplexed heralded single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.L42-L46. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile source of polarisation entangled photons for quantum network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Arif Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.045202. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-2011/10/4/045202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon interference between disparate sources for quantum networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcmillan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clark A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brin Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2032. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the genesis and evolution of Integrated Quantum Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.115-143. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Elliptically Polarized Maximally Entangled States for Bell Inequality Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanloup Smirr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Diamanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.1105-1112. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X12060060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single WDM channel efficient wavelength shifting and/or amplification using couterpropagating optical parametric amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (18), pp.3886-3889. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local geometric phase in two-photon interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christoph Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supurna Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97, pp.10003. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/97/10003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum relay chip based on telecommunication integrated optics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/025002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically narrowband pair photon generation in microstructured fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthäus M Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-visibilty two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.021801(R). </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization entangled photon-pair source based on a type-II PPLN waveguide emitting at a telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (Issue 10 (October 2010)), pp.103005. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optical source of polarization entangled photons at 1310 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrald Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.1033-1041. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.001033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion detectors at 1550 nm for quantum communication: review and recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Tascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.311-339. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0937039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-perfect two-photon interference at a telecom wavelength using picosecond regime separated sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboussouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.021801. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.021801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of polarization-entangled photons using type-II doubly periodically poled lithium niobate waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (5), pp.052321.1-052321.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased pump acceptance bandwidth in spontaneous parametric downconversion process using Bragg reflection waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Thyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (6), pp.3577-3582. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.003577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon Sagnac interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/5/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance guided-wave asynchronous heralded single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Ostrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (12), pp.1539. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001560v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photonic quantum information interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Tittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaeus Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.116-120. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence buildup in semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeylan Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Luca Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Melbourne, Australia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source de photons uniques annoncés à 1550nm en optique guidée pour les communications quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alibart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Nice Sophia Antipolis, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361871v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.562784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256758" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#8217;Auria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Forges de Parny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gressani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alek Lagarrigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01123-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lunghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vergyris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sauder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.403552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Nold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gouzien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alibart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Picholle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puccioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.063835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Puccioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fedrici" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi Arif Ngah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-020-0245-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/ab3f59" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Oser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201800226" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. de Micheli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.025603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Downes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315505v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D 'Auria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/10/104001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Passerat de Silans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alibart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tanzilli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.043826" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi-Arif Bin-Ngah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.03.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Clark" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Williams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Issautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aktas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/10/4/045202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmillan A." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark A." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brin Bell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Ostrowsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/025002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614759v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Flesch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supurna Sinha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/10003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.05.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Clark" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fulconis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#228;us M Halder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboussouan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.021801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrald Herrmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sohler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.001033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0937039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Das" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.003577" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/5/001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001560v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001539" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511973v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Tittel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaeus Halder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05085505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;vost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05116099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508644" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306642" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanzilli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpM4C.4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunghi Tomaso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mondain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Lippi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Ngah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Downes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedrici" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Auria" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Williams" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863069v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kastberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858386v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866131v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Wadsworth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862914v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858616v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Flesch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Liljekvist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863036v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862873v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862878v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05146337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doutre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05085505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05116099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04624746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Oser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alibart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Picholle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanzilli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpM4C.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Puccioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306642" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunghi Tomaso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mondain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fedrici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Luca Lippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lunghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meany" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Ngah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Downes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedrici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Auria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi Arif Ngah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Clark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfi-Arif Bin-Ngah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kastberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmillan A." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Wadsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark A." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brin Bell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Ostrowsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Flesch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supurna Sinha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Liljekvist" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrald Herrmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sohler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboussouan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05146337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256758" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Meunier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.562784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#8217;Auria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Forges de Parny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gressani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alek Lagarrigue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01123-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hua" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vergyris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sauder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.403552" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puccioni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.063835" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-020-0245-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Nold" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gouzien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009527" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/ab3f59" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201800226" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408631v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. de Micheli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.025603" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Downes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35975" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315505v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D 'Auria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/10/104001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Passerat de Silans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alibart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tanzilli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.043826" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400404" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delord" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.03.056" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Williams" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/10/4/045202" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201100010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.05.042" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614759v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Flesch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/10003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718053v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/025002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Clark" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fulconis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#228;us M Halder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.021801" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441115v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.001033" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0937039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Das" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.003577" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertocchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/5/001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001560v4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001539" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Tittel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaeus Halder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288268v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>