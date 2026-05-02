--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -66,2500 +66,2500 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évolution du secteur de la Charcuterie et assimilés - Oqali - Données 2010, 2013 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Calvarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oqali. 2025, 174 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Plats cuisinés frais - Oqali - Données 2009, 2016 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude l'évolution du secteur des Plats cuisinés ambiants - Oqali - Données 2010, 2016 et 2020 - Rapport détaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude l'évolution du secteur des Plats cuisinés ambiants - Oqali - Données 2010, 2016 et 2020 - Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle -Inrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'évolution du secteur de la Panification croustillante et moelleuse - Oqali - Données 2009, 2012 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE PSAE - Oqali. 2022, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauvreau-Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses - Oqali. 2022, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04189829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'évolution du secteur de la Panification croustillante et moelleuse - Oqali - Données 2009, 2012 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE PSAE - Oqali. 2022, 310 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Biscuits et gâteaux industriels - Oqali - Données 2008, 2011 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Malfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE PSAE - Oqali. 2022, 250 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauvreau-Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses - Oqali. 2021, 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04189806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauvreau-Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses - Oqali. 2020, 53 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04189511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Céréales pour le petit-déjeuner - Oqali - Données 2008, 2011 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020, 284 p. + bilan 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du secteur des Confiseries – Oqali – Données 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Sauces chaudes - Oqali - Données 2010 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tayeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions de l'offre et de la demande à l'évolution de la qualité nutritionelle de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2019, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouillons et Potages. Evolution du secteur entre 2011 et 2017. Rapport détaillé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2019, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plats cuisinés appertisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2018, 274 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plats cuisinés frais - Evolution du secteur entre 2009 et 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ANSES, Oqali. 2018, 294 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRODUITS TRAITEURS FRAIS. Evolution du secteur entre 2009 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mabilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2017, 506 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barres céréalières - Evolution du secteur entre 2010 et 2016 - Rapport détaillé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2017, 148 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide Aerial Concentration : Estimations Toward Population Health Impact Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering for Health Annual Forum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447129v1</w:t>
-              </w:r>
-[...2316 lines deleted...]
-                <w:t xml:space="preserve">hal-01685931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2734,103 +2734,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Impact of Pesticide Exposure on Child Health using Large-Scale Data Integration and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2024 - Qualité de l’Air, Agriculture et Santé Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-Rémy-lès-Chevreuses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2868,64 +2868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards causal modeling of nutritional outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Gasnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde P. van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willemieke Kroeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
@@ -3127,64 +3127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory Labels, taxes and market forces : An empirical evaluation of fat policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labeling vs. the fat tax: an empirical evaluation of fat policies in the French fromage blanc and yogurt market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of conspicuous information on fat tax efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,51 +3507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy and diet quality: impact of prices on nutrient adequacy using French expenditure data from 1996 to 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a &amp;quot;fat tax&amp;quot; on the nutrient intake of French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la taxation nutritionnelle en France : le cas des lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4014,90 +4014,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective policies to promote sugar reduction in soft drinks: lessons from a comparison of six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (6), pp.1095-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market concentration and the healthiness of packaged food and non-alcoholic beverage sales across the European single market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,77 +4499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-run effects of war on health: Evidence from World War II in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fagherazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 276, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4603,90 +4603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between early-life food deprivation during World War II and risk of hypertension and type 2 diabetes at adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fagherazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,334 +4727,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02542118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Welfare Cost of Inflation Risk under Imperfect Insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dubois</w:t>
+                <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allais</w:t>
+                <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.138.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562456v1</w:t>
+                <w:t xml:space="preserve">hal-03275498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Welfare Cost of Inflation Risk under Imperfect Insurance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ragot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.138.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275498v1</w:t>
+                <w:t xml:space="preserve">hal-02562456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchases at retirement in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90 (January 2020), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5101,51 +5101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the French soda tax on prices and purchases: an ex post evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.1-24. </w:t>
@@ -5343,51 +5343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting more people on the stairs: The impact of point-of-decision prompts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labels, taxes and market forces: An empirical evaluation of fat policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,64 +5551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the incomplete markets model with aggregate uncertainty using parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,256 +5649,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weak effects of a “fat tax” on French households’ food purchases: A nutritional approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effects of a fat tax on French households' purchases: a nutritional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (1), pp.228-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aap004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667933v1</w:t>
+                <w:t xml:space="preserve">hal-02664131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a fat tax on French households' purchases: a nutritional approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The weak effects of a “fat tax” on French households’ food purchases: A nutritional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajae/aap004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664131v1</w:t>
+                <w:t xml:space="preserve">hal-02667933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5945,64 +5945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic implications of financial policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Carceles-Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6061,64 +6061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving heterogeneous-agent models with parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,64 +6165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving heterogeneous-agent models with paramaterized cross-sectional distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J. den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,51 +6269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing structural changes in French meat and fish demand over the period 1991-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6372,51 +6372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6467,51 +6467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete unemployment insurance under aggregate fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (14), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6557,51 +6557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local substitution and habit persistence : matching the moments of the equity premium and the risk-free rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7, pp.265-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6647,64 +6647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete Unemployment Insurance under Aggregate Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Indonesian Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (14), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,51 +6729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - Histoire des peurs alimentaires, du Moyen Age à l'aube du XXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6843,103 +6843,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des parts de marché des marques engagées dans la démarche Nutri-score en France entre 2018 et 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jade Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6970,90 +6970,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des parts de marché des marques engagées dans la démarche nutri-score en France entre 2018 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Stévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7075,103 +7075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7193,90 +7193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Welfare Cost of Inflation Risk Under Imperfect Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7294,90 +7294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The welfare cost of inflation risk under imperfect insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,90 +7395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary Shocks Under Incomplete Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,51 +7496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labels, taxes and market forces: An empirical evaluation of fat policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,51 +7584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labeling vs. the fat tax: an empirical evaluation of fat policies in the French fromage blanc and yogurt market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,51 +7676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a &amp;quot;fat tax&amp;quot; on the nutrient intake of French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,64 +7768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Heterogeneous-agent Models with Parameterized Cross-sectional Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7856,64 +7856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Heterogeneous-agent Models with Parameterized Cross-sectional Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7944,64 +7944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving heterogeneous-agent models with parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J. den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8032,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling structural change in French beef, poultry, and fish demand : a markov Switching AIDS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8143,64 +8143,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving and simulating models with heterogeneous agents and aggregate uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8357,51 +8357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willemieke Kroeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8464,64 +8464,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the incomplete markets model with aggregate uncertainty using parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter den Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,51 +8565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a kinetic dietary exposure model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,51 +8809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Giraudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dulieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle -Inrae" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau-B&#233;ziat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malfatto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tayeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayamane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Cochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mabilat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Gasnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde P. van Der Ploeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemieke Kroeze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lecocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nich&#232;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Dam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001926" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01117-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113812" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02542118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62576-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.138.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2019.101806" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Capacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzacchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brug" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0609-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.06.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J den Haan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carceles-Poveda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2009.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TBJWK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter den Haan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. den Haan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E7B57B0C8BDD3B73FED3F9EC901937E23AC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Algan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1094-2025(03)00005-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75XM913-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2003.09.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD2NKNP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence St&#233;venin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Rendahl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780444529800000062#" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52980-0.00006-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-014-0143-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Alimentation Et Sciences Sociales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Giraudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dulieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle -Inrae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau-B&#233;ziat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malfatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tayeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Cochin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mabilat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Gasnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde P. van Der Ploeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemieke Kroeze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lecocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nich&#232;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Dam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001926" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01117-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113812" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02542118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62576-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.138.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2019.101806" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Capacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzacchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brug" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0609-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.06.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J den Haan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carceles-Poveda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2009.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TBJWK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter den Haan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. den Haan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E7B57B0C8BDD3B73FED3F9EC901937E23AC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Algan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1094-2025(03)00005-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75XM913-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2003.09.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD2NKNP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence St&#233;venin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Rendahl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780444529800000062#" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52980-0.00006-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-014-0143-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Alimentation Et Sciences Sociales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>