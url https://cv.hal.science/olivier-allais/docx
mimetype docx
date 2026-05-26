--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -66,2500 +66,2500 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticide Aerial Concentration : Estimations Toward Population Health Impact Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering for Health Annual Forum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Palaiseau (Ecole Polytechnique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'évolution du secteur de la Charcuterie et assimilés - Oqali - Données 2010, 2013 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odeline Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Trichard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Calvarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oqali. 2025, 174 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'évolution du secteur des Plats cuisinés frais - Oqali - Données 2009, 2016 et 2020</w:t>
+                <w:t xml:space="preserve">Etude l'évolution du secteur des Plats cuisinés ambiants - Oqali - Données 2010, 2016 et 2020 - Rapport détaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023</w:t>
+              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023, 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338131v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude l'évolution du secteur des Plats cuisinés ambiants - Oqali - Données 2010, 2016 et 2020 - Rapport détaillé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Plats cuisinés frais - Oqali - Données 2009, 2016 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odeline Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023, 452 p</w:t>
+              <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073343v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude l'évolution du secteur des Plats cuisinés ambiants - Oqali - Données 2010, 2016 et 2020 - Bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle -Inrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odeline Molle -Inrae</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE PSAE - Oqali. 2023, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'évolution du secteur de la Panification croustillante et moelleuse - Oqali - Données 2009, 2012 et 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Biscuits et gâteaux industriels - Oqali - Données 2008, 2011 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Malfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE PSAE - Oqali. 2022, 24 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE PSAE - Oqali. 2022, 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03796172v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathiot</w:t>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Dulieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauvreau-Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Anses - Oqali. 2022, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04189829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'évolution du secteur de la Panification croustillante et moelleuse - Oqali - Données 2009, 2012 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odeline Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE PSAE - Oqali. 2022, 310 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'évolution du secteur des Biscuits et gâteaux industriels - Oqali - Données 2008, 2011 et 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude d'évolution du secteur de la Panification croustillante et moelleuse - Oqali - Données 2009, 2012 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE PSAE - Oqali. 2022, 250 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE PSAE - Oqali. 2022, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03524605v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Dulieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauvreau-Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Anses - Oqali. 2021, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04189806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude d'évolution du secteur des Sauces chaudes - Oqali - Données 2010 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tayeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeline Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Anses - Oqali. 2020, 53 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04189511v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'évolution du secteur des Céréales pour le petit-déjeuner - Oqali - Données 2008, 2011 et 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odeline Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020, 284 p. + bilan 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du secteur des Confiseries – Oqali – Données 2017</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suivi du Nutri-score par l'Oqali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauvreau-Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020</w:t>
+              <w:t xml:space="preserve">[0] Anses - Oqali. 2020, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02999155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04189511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'évolution du secteur des Sauces chaudes - Oqali - Données 2010 et 2017</w:t>
+                <w:t xml:space="preserve">Etude du secteur des Confiseries – Oqali – Données 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Martinovic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odeline Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE ALISS - Oqali. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909254v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de l'offre et de la demande à l'évolution de la qualité nutritionelle de l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2019, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouillons et Potages. Evolution du secteur entre 2011 et 2017. Rapport détaillé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2019, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plats cuisinés appertisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Cochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2018, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plats cuisinés frais - Evolution du secteur entre 2009 et 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ANSES, Oqali. 2018, 294 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUITS TRAITEURS FRAIS. Evolution du secteur entre 2009 et 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mabilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2017, 506 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barres céréalières - Evolution du secteur entre 2010 et 2016 - Rapport détaillé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685931v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05447129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2734,103 +2734,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Impact of Pesticide Exposure on Child Health using Large-Scale Data Integration and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2024 - Qualité de l’Air, Agriculture et Santé Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-Rémy-lès-Chevreuses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2868,64 +2868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards causal modeling of nutritional outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Gasnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde P. van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willemieke Kroeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
@@ -3082,299 +3082,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sustainable diets compatible with consumer preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mandatory Labels, taxes and market forces : An empirical evaluation of fat policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Irz</w:t>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allais</w:t>
+                <w:t xml:space="preserve">Sebastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">Conférence de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2013, Aix-en-Provence, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804826v1</w:t>
+                <w:t xml:space="preserve">hal-02807791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory Labels, taxes and market forces : An empirical evaluation of fat policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identifying sustainable diets compatible with consumer preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2013, Aix-en-Provence, France. 41 p</w:t>
+              <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807791v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labeling vs. the fat tax: an empirical evaluation of fat policies in the French fromage blanc and yogurt market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. European Workshop on Econometrics and Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Health Economics Association., Sep 2012, Lund, Sweden. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3399,77 +3399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of conspicuous information on fat tax efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint EAAE/AAEA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Agricultural and Applied Economics Association (AAEA). USA., Sep 2010, Munich, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,51 +3507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy and diet quality: impact of prices on nutrient adequacy using French expenditure data from 1996 to 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a &amp;quot;fat tax&amp;quot; on the nutrient intake of French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la taxation nutritionnelle en France : le cas des lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4014,90 +4014,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective policies to promote sugar reduction in soft drinks: lessons from a comparison of six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (6), pp.1095-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market concentration and the healthiness of packaged food and non-alcoholic beverage sales across the European single market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,343 +4363,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed mapping of the food industry in the European single market: similarities and differences in market structure across countries and sectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris van Dam</w:t>
+                <w:t xml:space="preserve">The long-run effects of war on health: Evidence from World War II in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+                <w:t xml:space="preserve">Guy Fagherazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-021-01117-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.113812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275525v1</w:t>
+                <w:t xml:space="preserve">hal-03275491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-run effects of war on health: Evidence from World War II in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A detailed mapping of the food industry in the European single market: similarities and differences in market structure across countries and sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Mink</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 276, 13 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.113812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-021-01117-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275491v1</w:t>
+                <w:t xml:space="preserve">hal-03275525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between early-life food deprivation during World War II and risk of hypertension and type 2 diabetes at adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fagherazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Welfare Cost of Inflation Risk under Imperfect Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,77 +4984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchases at retirement in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90 (January 2020), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5101,51 +5101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the French soda tax on prices and purchases: an ex post evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,312 +5199,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of diet and physical activity (DEDIPAC): a summary of findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Getting more people on the stairs: The impact of point-of-decision prompts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Brug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hidde P. van Der Ploeg</w:t>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.18 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0609-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629411v1</w:t>
+                <w:t xml:space="preserve">hal-01798241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting more people on the stairs: The impact of point-of-decision prompts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determinants of diet and physical activity (DEDIPAC): a summary of findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Brug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde P. van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 192, pp.18 - 27. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0609-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798241v1</w:t>
+                <w:t xml:space="preserve">hal-02629411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labels, taxes and market forces: An empirical evaluation of fat policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5564,51 +5564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the incomplete markets model with aggregate uncertainty using parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a fat tax on French households' purchases: a nutritional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weak effects of a “fat tax” on French households’ food purchases: A nutritional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,277 +5848,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Macroeconomic implications of financial policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Algan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tressou</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carceles-Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1471082X0800900103⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.678-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.red.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139914v3</w:t>
+                <w:t xml:space="preserve">hal-03596477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic implications of financial policy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Carceles-Poveda</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X0800900103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.red.2009.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03596477v1</w:t>
+                <w:t xml:space="preserve">hal-00139914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving heterogeneous-agent models with parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,51 +6178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving heterogeneous-agent models with paramaterized cross-sectional distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J. den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,51 +6269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing structural changes in French meat and fish demand over the period 1991-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6372,51 +6372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6467,51 +6467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete unemployment insurance under aggregate fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (14), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6557,51 +6557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local substitution and habit persistence : matching the moments of the equity premium and the risk-free rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7, pp.265-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6660,51 +6660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete Unemployment Insurance under Aggregate Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Indonesian Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (14), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,51 +6729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - Histoire des peurs alimentaires, du Moyen Age à l'aube du XXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6843,103 +6843,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des parts de marché des marques engagées dans la démarche Nutri-score en France entre 2018 et 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6970,90 +6970,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des parts de marché des marques engagées dans la démarche nutri-score en France entre 2018 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaneh Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Stévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7088,51 +7088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Welfare Cost of Inflation Risk Under Imperfect Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,51 +7294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The welfare cost of inflation risk under imperfect insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7408,51 +7408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary Shocks Under Incomplete Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,64 +7496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labels, taxes and market forces: An empirical evaluation of fat policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7584,77 +7584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory labeling vs. the fat tax: an empirical evaluation of fat policies in the French fromage blanc and yogurt market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -7676,51 +7676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a &amp;quot;fat tax&amp;quot; on the nutrient intake of French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bertail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,51 +7781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Heterogeneous-agent Models with Parameterized Cross-sectional Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7869,51 +7869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Heterogeneous-agent Models with Parameterized Cross-sectional Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7957,51 +7957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving heterogeneous-agent models with parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J. den Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8032,421 +8032,421 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling structural change in French beef, poultry, and fish demand : a markov Switching AIDS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the integration and development of a cross-European research network and infrastructure: the DEterminants of DIet and Physical ACtivity (DEDIPAC) Knowledge Hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde P. van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willemieke Kroeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-014-0143-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving and simulating models with heterogeneous agents and aggregate uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J den Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Rendahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Computational Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">North Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Handbook of Computational Economics, 9780444529800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-52980-0.00006-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Holland</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02801849v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01215780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8477,51 +8477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the incomplete markets model with aggregate uncertainty using parameterized cross-sectional distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter den Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,51 +8565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a kinetic dietary exposure model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,51 +8809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Giraudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dulieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle -Inrae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau-B&#233;ziat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malfatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tayeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Cochin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mabilat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Gasnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde P. van Der Ploeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemieke Kroeze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lecocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nich&#232;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Dam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001926" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01117-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113812" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02542118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62576-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.138.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2019.101806" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Capacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzacchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brug" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0609-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.06.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J den Haan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carceles-Poveda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2009.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TBJWK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter den Haan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. den Haan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E7B57B0C8BDD3B73FED3F9EC901937E23AC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Algan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1094-2025(03)00005-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75XM913-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2003.09.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD2NKNP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence St&#233;venin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Rendahl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780444529800000062#" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52980-0.00006-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-014-0143-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Alimentation Et Sciences Sociales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Giraudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Molle -Inrae" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malfatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau-B&#233;ziat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tayeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04189511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayamane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Cochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mabilat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Gasnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde P. van Der Ploeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemieke Kroeze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lecocq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nich&#232;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Dam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001926" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113812" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01117-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02542118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62576-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.138.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2019.101806" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Capacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzacchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0609-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.06.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J den Haan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carceles-Poveda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2009.02.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TBJWK2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03596370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter den Haan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. den Haan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E7B57B0C8BDD3B73FED3F9EC901937E23AC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Algan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1094-2025(03)00005-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75XM913-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2003.09.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQD2NKNP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Kyureghian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence St&#233;venin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01169658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-014-0143-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Rendahl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780444529800000062#" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52980-0.00006-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Alimentation Et Sciences Sociales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>