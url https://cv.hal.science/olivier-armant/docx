--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -8744,277 +8744,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Dreuil</w:t>
+                <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
+              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04135253v1</w:t>
+                <w:t xml:space="preserve">hal-04174936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+                <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Edinburgh, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174936v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
@@ -9838,51 +9838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87D170B4"/>
+    <w:nsid w:val="0A40DDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10069,51 +10069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-armant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7101-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fettig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Gonda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sallmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thanisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00390-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jornod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Capdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04875029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi T Morran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02282-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Beaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Preston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Burtt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2348072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dilger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;lhopt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Sapcariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1197204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schiano Di Lombo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantabella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Randhawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addie Ivanova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A Rudd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2121439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lubke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.671249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Burraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin&#8208;seiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060489" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Maremonti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112793" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03095034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gombeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orjollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106429" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Albadri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairi Aljand-Geschwill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo del Bene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Carl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65435-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshchian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Matin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geerts" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dastpak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trijau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A.C. de Schamphelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcanjo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KG1ZXV1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mennetrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1441855" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gombeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam Guillermin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. de Bono" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.B. Cato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27159" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.12.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Houdigui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177932" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodriguez Viales" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#228;rz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23733" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seibt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048675" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04715789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Asselman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Schamphelaere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Loro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-05067203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-armant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7101-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fettig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Gonda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sallmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thanisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00390-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jornod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Capdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04875029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi T Morran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02282-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Beaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Preston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Burtt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2348072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dilger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;lhopt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Sapcariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1197204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schiano Di Lombo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantabella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Randhawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addie Ivanova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A Rudd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2121439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lubke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.671249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Burraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin&#8208;seiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060489" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Maremonti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112793" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03095034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gombeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orjollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106429" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Albadri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairi Aljand-Geschwill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo del Bene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Carl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65435-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshchian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Matin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geerts" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dastpak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trijau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A.C. de Schamphelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcanjo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KG1ZXV1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mennetrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1441855" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gombeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam Guillermin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. de Bono" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.B. Cato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27159" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.12.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Houdigui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177932" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodriguez Viales" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#228;rz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23733" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seibt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048675" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04715789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Asselman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Schamphelaere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Loro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-05067203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>