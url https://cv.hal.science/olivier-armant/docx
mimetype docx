--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t>
+                <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+                <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quevarec</w:t>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 385, pp.127147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444231v1</w:t>
+                <w:t xml:space="preserve">hal-05283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Dasque</w:t>
+                <w:t xml:space="preserve">Loïc Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 385, pp.127147. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.2414-2437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283164v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
               </w:r>
@@ -997,77 +997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host defense alteration in Caenorhabditis elegans after evolution under ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levi T Morran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered ovarian transcriptome is linked to early mortality and abnormalities in zebrafish embryos after maternal exposure to gamma irradiation</w:t>
+                <w:t xml:space="preserve">Systems toxicology of complex wood combustion aerosol reveals gaseous carbonyl compounds as critical constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Guirandy</w:t>
+                <w:t xml:space="preserve">Marco Dilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pierron</w:t>
+                <w:t xml:space="preserve">Larissa Ramme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Sonja Mülhopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean C Sapcariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106660⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.108169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237612v1</w:t>
+                <w:t xml:space="preserve">irsn-04302644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems toxicology of complex wood combustion aerosol reveals gaseous carbonyl compounds as critical constituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Dilger</w:t>
+                <w:t xml:space="preserve">Altered ovarian transcriptome is linked to early mortality and abnormalities in zebrafish embryos after maternal exposure to gamma irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Guirandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Larissa Ramme</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Mülhopt</w:t>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean C Sapcariu</w:t>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179, pp.108169. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.106660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04302644v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative systems biology strategy to support the development of adverse outcome pathways (AOPs): a case study on radiation-induced microcephaly</w:t>
               </w:r>
@@ -2052,77 +2052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionizing radiation affects the demography and the evolution of Caenorhabditis elegans populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,546 +2448,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Increased Stress Response Behavior through Transcriptomic Analysis of Adult Zebrafish Brain after Chronic Low to Moderate Dose Rates of Ionizing Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation adverse outcome pathways (AOPs) are on the horizon: advancing radiation protection through an international Horizon-Style exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J Burtt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Cantabella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+                <w:t xml:space="preserve">Julie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+                <w:t xml:space="preserve">Kristi Randhawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Addie Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray A Rudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14153793⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1763-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2121439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776168v1</w:t>
+                <w:t xml:space="preserve">irsn-04021225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOC-IV-05 From molecules to phenotype: mechanisms involved in stress, sociability and hypolocomotion after chronic gamma radiation in adult zebrafish</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Male frequency in Caenorhabditis elegans increases in response to chronic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Réale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.162⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.1331-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798936v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04065934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation adverse outcome pathways (AOPs) are on the horizon: advancing radiation protection through an international Horizon-Style exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie J Burtt</w:t>
+                <w:t xml:space="preserve">SOC-IV-05 From molecules to phenotype: mechanisms involved in stress, sociability and hypolocomotion after chronic gamma radiation in adult zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cantabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leblanc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Armant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2121439⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 368, pp.S52-S53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04021225v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male frequency in Caenorhabditis elegans increases in response to chronic irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">Revealing the Increased Stress Response Behavior through Transcriptomic Analysis of Adult Zebrafish Brain after Chronic Low to Moderate Dose Rates of Ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cantabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.1331-1343. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), p. 3793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14153793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065934v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
@@ -3594,265 +3594,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04065998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionising Radiation Induces Promoter DNA Hypomethylation and Perturbs Transcriptional Activity of Genes Involved in Morphogenesis during Gastrulation in Zebrafish</w:t>
+                <w:t xml:space="preserve">Dose-dependent genomic DNA hypermethylation and mitochondrial DNA damage in Japanese tree frogs sampled in the Fukushima Daiichi area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Gombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Orjollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21114014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.106429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129405v1</w:t>
+                <w:t xml:space="preserve">hal-03095034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent genomic DNA hypermethylation and mitochondrial DNA damage in Japanese tree frogs sampled in the Fukushima Daiichi area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionising Radiation Induces Promoter DNA Hypomethylation and Perturbs Transcriptional Activity of Genes Involved in Morphogenesis during Gastrulation in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Orjollet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225, pp.106429. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21114014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095034v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a Barhl1a reporter in subsets of retinal ganglion cells and commissural neurons of the developing zebrafish brain</w:t>
               </w:r>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,90 +4119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Guirandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (11), pp.2556-2567. </w:t>
@@ -4234,295 +4234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of dsRNA response genes and innate immunity following Oct4, Stella, and Nanos2 overexpression in mouse embryonic fibroblasts</w:t>
+                <w:t xml:space="preserve">The Cdx2 homeobox gene suppresses intestinal tumorigenesis through non-cell-autonomous mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farshchian</w:t>
+                <w:t xml:space="preserve">Camille Balbinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Matin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Armant</w:t>
+                <w:t xml:space="preserve">Nabila Elarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Geerts</w:t>
+                <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dastpak</w:t>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20170934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875247v1</w:t>
+                <w:t xml:space="preserve">inserm-01707534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cdx2 homeobox gene suppresses intestinal tumorigenesis through non-cell-autonomous mechanisms</w:t>
+                <w:t xml:space="preserve">Suppression of dsRNA response genes and innate immunity following Oct4, Stella, and Nanos2 overexpression in mouse embryonic fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Balbinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">M. Farshchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Elarouci</w:t>
+                <w:t xml:space="preserve">M.M. Matin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marisa</w:t>
+                <w:t xml:space="preserve">D. Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">M. Dastpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20170934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01707534v1</w:t>
+                <w:t xml:space="preserve">hal-02875247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational DNA Methylation Changes in Daphnia magna Exposed to Chronic γ Irradiation</w:t>
               </w:r>
@@ -4534,64 +4534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trijau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Asselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A.C. de Schamphelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4636,307 +4636,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritiated water exposure disrupts myofibril structure and induces mis-regulation of eye opacity and DNA repair genes in zebrafish early life stages</w:t>
+                <w:t xml:space="preserve">zHSF1 modulates zper2 expression in zebrafish embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arcanjo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Armant</w:t>
+                <w:t xml:space="preserve">Lucas Mennetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Floriani</w:t>
+                <w:t xml:space="preserve">Tatiana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cavalie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">Benoist Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2018.1441855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874517v1</w:t>
+                <w:t xml:space="preserve">hal-01730706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">zHSF1 modulates zper2 expression in zebrafish embryos</w:t>
+                <w:t xml:space="preserve">Tritiated water exposure disrupts myofibril structure and induces mis-regulation of eye opacity and DNA repair genes in zebrafish early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mennetrier</w:t>
+                <w:t xml:space="preserve">C. Arcanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Lopez</w:t>
+                <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Pruvot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">I. Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.114-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07420528.2018.1441855⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730706v1</w:t>
+                <w:t xml:space="preserve">hal-02874517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosensitivity and transgenerational effects in non-human species</w:t>
               </w:r>
@@ -5158,1348 +5158,1360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ruthenium anticancer compound interacts with histones and impacts differently on epigenetic and death pathways compared to cisplatin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic, histopathological and transcriptomic effects following exposure to depleted uranium in adult zebrafish and their progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Licona</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Élodie Spaety</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rita Santamaria</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.13711⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483834v1</w:t>
+                <w:t xml:space="preserve">hal-01994478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bag-1L as a therapeutic target in androgen receptor-dependent prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.B. Cato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. de Bono</w:t>
+                <w:t xml:space="preserve">M. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.B. Cato</w:t>
+                <w:t xml:space="preserve">L. Cato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.27159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic, histopathological and transcriptomic effects following exposure to depleted uranium in adult zebrafish and their progeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+                <w:t xml:space="preserve">Zebrafish exposure to environmentally relevant concentration of depleted uranium impairs progeny development at the molecular and histological levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.0177932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994478v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish exposure to environmentally relevant concentration of depleted uranium impairs progeny development at the molecular and histological levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning and autoregulation of the intestinal determinant and tumor suppressor homeobox gene CDX2 by alternative splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balbinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Gombeau</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. El Houdigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">J. Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.0177932. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.2173-2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2017.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551294v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning and autoregulation of the intestinal determinant and tumor suppressor homeobox gene CDX2 by alternative splicing</w:t>
+                <w:t xml:space="preserve">A ruthenium anticancer compound interacts with histones and impacts differently on epigenetic and death pathways compared to cisplatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Balbinot</w:t>
+                <w:t xml:space="preserve">Cynthia Licona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Armant</w:t>
+                <w:t xml:space="preserve">Marie-Élodie Spaety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nair</w:t>
+                <w:t xml:space="preserve">Antonella Capuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Penichon</w:t>
+                <w:t xml:space="preserve">Moussa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2017.140⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.2568-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.13711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552690v1</w:t>
+                <w:t xml:space="preserve">hal-01483834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole transcriptome data analysis of zebrafish mutants affecting muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Strähle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.61-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive expression map of transcription regulators in the adult zebrafish telencephalon reveals distinct neurogenic niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The helix-loop-helix protein id1 controls stem cell proliferation during regenerative neurogenesis in the adult zebrafish telencephalon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Rodriguez Viales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Rodriguez Viales</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Ferg</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.23733⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (3), pp.892-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702533v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helix-loop-helix protein id1 controls stem cell proliferation during regenerative neurogenesis in the adult zebrafish telencephalon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Comprehensive expression map of transcription regulators in the adult zebrafish telencephalon reveals distinct neurogenic niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rodriguez Viales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin März</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Eich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (8), pp.1202 - 1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142576v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression at the Imprinted Dlk1-Gtl2 Locus Is Regulated by Proneural Genes in the Developing Telencephalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprouty2 inhibits BDNF-induced signaling and modulates neuronal differentiation and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Benosmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Gonzalez de Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (10), pp.1802-1812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6509,1232 +6521,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité des rayonnements ionisants dans un contexte de multipollution : vers une amélioration de l’évaluation du risque radioécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRP – Société Française de Radioprotection, Jun 2025, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOP in the context of radioecology: challenges and insights</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Quevarec</w:t>
+                <w:t xml:space="preserve">Batch Effect Correction in a Confounded Scenario: a Case Study on Gene Expression of Chornobyl Tree Frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW2024 - European radiation protection week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSB2024 - 22nd International Conference of Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa (Italy); IMT School for Advanced Studies Lucca (Italy), Sep 2024, Pisa (Italy), Italy. pp.89-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71671-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867931v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Effect Correction in a Confounded Scenario: a Case Study on Gene Expression of Chornobyl Tree Frogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">AOP in the context of radioecology: challenges and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB2024 - 22nd International Conference of Computational Methods in Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERPW2024 - European radiation protection week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Radiation Research Platforms (MEENAS); Istituto Superiore di Sanità (ISS); Italian Association of Radiation Protection (AIRP), Nov 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71671-3_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04715789v1</w:t>
+                <w:t xml:space="preserve">hal-04867931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d'une exposition aux rayonnements ionisants sur le développement du poisson zèbre par une approche de biologie des systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Military Radiation &amp; Innovation Symposium, IMRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications as a molecular mechanism for transgenerational effects in Daphnia exposed to ionising radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Asselman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel de Schamphelaere</w:t>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635522v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic modifications as a molecular mechanism for transgenerational effects in Daphnia exposed to ionising radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">Marie Trijau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Jana Asselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Schamphelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065014v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic low doses of ionizing radiations on central nervous system development of zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Loro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Della-Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe Helsinki 2019, SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7744,212 +7756,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionizing radiation on a simplified aquatic food chain using a tritrophic microcosm set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics data integration in the study of Chornobyl tree frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,113 +7980,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRER2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04835908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression patterns and activities of two metabolic enzymes (CS and LDH) highlight a disturbance in the metabolic pathways of tree frogs living in the Chernobyl Exclusion Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,444 +8105,444 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille (FR), France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariette Gerber</w:t>
+                <w:t xml:space="preserve">Handling confounding factors in analyzing the transcriptomic data from Chornobyl tree frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Garali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
+              <w:t xml:space="preserve">24th Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Plouzané, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134140v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04730233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling confounding factors in analyzing the transcriptomic data from Chornobyl tree frogs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Plouzané, France. </w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04730233v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+                <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Dreuil</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
+              <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967677v1</w:t>
+                <w:t xml:space="preserve">irsn-04134140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8573,89 +8585,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04152203v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8698,464 +8710,464 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134191v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9214,198 +9226,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9464,51 +9476,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9518,51 +9530,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9618,51 +9630,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03222498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9672,105 +9684,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse au Stress Environnemental dans les zones d’Exclusion de Tchernobyl et Fukushima : Étude des Effets des Rayonnements Ionisants sur les Individus et les Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AMU - Aix Marseille Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05067203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9838,51 +9850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A40DDA7"/>
+    <w:nsid w:val="6CF40D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10069,51 +10081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-armant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7101-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fettig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Gonda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sallmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thanisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00390-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jornod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Capdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04875029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi T Morran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02282-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Beaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Preston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Burtt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2348072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dilger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;lhopt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Sapcariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1197204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schiano Di Lombo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantabella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Randhawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addie Ivanova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A Rudd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2121439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lubke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.671249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Burraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin&#8208;seiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060489" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Maremonti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112793" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03095034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gombeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavali&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orjollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106429" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Albadri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairi Aljand-Geschwill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo del Bene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Carl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65435-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshchian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Matin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geerts" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dastpak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trijau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A.C. de Schamphelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcanjo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KG1ZXV1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mennetrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1441855" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gombeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam Guillermin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. de Bono" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.B. Cato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27159" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.12.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Houdigui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177932" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodriguez Viales" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#228;rz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23733" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seibt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048675" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04715789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Asselman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Schamphelaere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Loro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-05067203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-armant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7101-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fettig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Gonda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sallmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thanisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00390-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jornod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Capdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04875029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi T Morran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02282-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Beaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Preston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Burtt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2348072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dilger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;lhopt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Sapcariu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1197204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schiano Di Lombo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Randhawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addie Ivanova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A Rudd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2121439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13420" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantabella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.162" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lubke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.671249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Burraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin&#8208;seiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060489" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Maremonti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112793" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03095034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gombeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavali&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orjollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Albadri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairi Aljand-Geschwill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo del Bene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Carl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65435-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshchian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Matin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geerts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dastpak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.02.021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trijau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A.C. de Schamphelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mennetrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1441855" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcanjo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KG1ZXV1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gombeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam Guillermin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46JG60X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940125v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. de Bono" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.B. Cato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neeb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27159" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Houdigui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177932" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodriguez Viales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1883" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#228;rz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23733" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seibt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048675" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04715789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635522v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Asselman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Schamphelaere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Loro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-05067203v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>