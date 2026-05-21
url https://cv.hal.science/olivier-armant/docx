--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7101-9209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ng6-_2MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -157,3654 +178,3654 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short internal open reading frames repress the translation of N-terminally truncated proteoforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dual Approach to Evaluate the Performance of RNA-Seq Data Analysis Pipelines with Weak Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zita Gonda</w:t>
+                <w:t xml:space="preserve">Malek Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Walter</w:t>
+                <w:t xml:space="preserve">Fadoum Ousmane Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sallmann</w:t>
+                <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Thanisch</w:t>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00390-z⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.vbag134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbag134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462584v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short internal open reading frames repress the translation of N-terminally truncated proteoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinita Chauhan</w:t>
+                <w:t xml:space="preserve">Raphael Fettig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mezquita</w:t>
+                <w:t xml:space="preserve">Zita Gonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boroumand</w:t>
+                <w:t xml:space="preserve">Niklas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Paul Sallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Thanisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1571290⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.1566 - 1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00390-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266652v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOP-helpFinder 3.0: from text mining to network visualization of key event relationships, and knowledge integration from multiple sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">Vinita Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Audouze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Mezquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf381⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1571290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1571290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266669v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">AOP-helpFinder 3.0: from text mining to network visualization of key event relationships, and knowledge integration from multiple sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Florence Jornod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Capdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (7), pp.btaf381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283164v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Lea Dasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 385, pp.127147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444231v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Baudiffier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Clément Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.2414-2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296774v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host defense alteration in Caenorhabditis elegans after evolution under ionizing radiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-024-02282-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04875029v1</w:t>
+                <w:t xml:space="preserve">hal-04296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Host defense alteration in Caenorhabditis elegans after evolution under ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi T Morran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-024-02282-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04552658v1</w:t>
+                <w:t xml:space="preserve">irsn-04875029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Adverse Outcome pathways (AOPs): examining priority questions from an international horizon-style exercise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Preston</w:t>
+                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J Burtt</w:t>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2348072⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851980v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems toxicology of complex wood combustion aerosol reveals gaseous carbonyl compounds as critical constituents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation Adverse Outcome pathways (AOPs): examining priority questions from an international horizon-style exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Armant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larissa Ramme</w:t>
+                <w:t xml:space="preserve">Vinita Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Mülhopt</w:t>
+                <w:t xml:space="preserve">Danielle Beaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean C Sapcariu</w:t>
+                <w:t xml:space="preserve">Knut Erik Tollefsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J Burtt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108169⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (7), pp.982 - 995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2348072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04302644v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered ovarian transcriptome is linked to early mortality and abnormalities in zebrafish embryos after maternal exposure to gamma irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Guirandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 262, pp.106660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative systems biology strategy to support the development of adverse outcome pathways (AOPs): a case study on radiation-induced microcephaly</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Systems toxicology of complex wood combustion aerosol reveals gaseous carbonyl compounds as critical constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Ramme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Mülhopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean C Sapcariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.108169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1197204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04302666v1</w:t>
+                <w:t xml:space="preserve">irsn-04302644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritiated thymidine induces developmental delay, oxidative stress and gene overexpression in developing zebrafish (Danio rerio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An integrative systems biology strategy to support the development of adverse outcome pathways (AOPs): a case study on radiation-induced microcephaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Quintens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1197204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379363v1</w:t>
+                <w:t xml:space="preserve">irsn-04302666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population transcriptogenomics highlights impaired metabolism and small population sizes in tree frogs living in the Chernobyl Exclusion Zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tritiated thymidine induces developmental delay, oxidative stress and gene overexpression in developing zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Magali Schiano Di Lombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01659-2⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.106766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04300523v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiation affects the demography and the evolution of Caenorhabditis elegans populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+                <w:t xml:space="preserve">Population transcriptogenomics highlights impaired metabolism and small population sizes in tree frogs living in the Chernobyl Exclusion Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01659-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.114353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04113156v1</w:t>
+                <w:t xml:space="preserve">irsn-04300523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the modes of action of tritium on the early-life stages of zebrafish, Danio rerio, using transcriptomic and proteomic analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ionizing radiation affects the demography and the evolution of Caenorhabditis elegans populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Réale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2023.107141⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249, pp.114353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.114353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065053v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04113156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
+                <w:t xml:space="preserve">Insights into the modes of action of tritium on the early-life stages of zebrafish, Danio rerio, using transcriptomic and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.107141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2023.107141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966042v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04065053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation adverse outcome pathways (AOPs) are on the horizon: advancing radiation protection through an international Horizon-Style exercise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Increased Stress Response Behavior through Transcriptomic Analysis of Adult Zebrafish Brain after Chronic Low to Moderate Dose Rates of Ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addie Ivanova</w:t>
+                <w:t xml:space="preserve">Elsa Cantabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray A Rudd</w:t>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2121439⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), p. 3793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14153793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04021225v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male frequency in Caenorhabditis elegans increases in response to chronic irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (9), pp.1331-1343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04065934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOC-IV-05 From molecules to phenotype: mechanisms involved in stress, sociability and hypolocomotion after chronic gamma radiation in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cantabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 368, pp.S52-S53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Increased Stress Response Behavior through Transcriptomic Analysis of Adult Zebrafish Brain after Chronic Low to Moderate Dose Rates of Ionizing Radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+                <w:t xml:space="preserve">Radiation adverse outcome pathways (AOPs) are on the horizon: advancing radiation protection through an international Horizon-Style exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J Burtt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+                <w:t xml:space="preserve">Julie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Kristi Randhawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addie Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray A Rudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14153793⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1763-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2121439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776168v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04021225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gironza Yara Carrejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Transcriptome Analysis Reveals Modulation of Cholesterol Metabolism as Highly Integrated Response to Brain Injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louisa Lubke</w:t>
+                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepand Rastegar</w:t>
+                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.671249⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406361v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual evolution of tree frog populations in the Chernobyl exclusion zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Burraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin‐seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.13282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Damage and Repair: From Molecular Effects to Central Nervous System Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10060489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology analysis of reproductive toxicity effects induced by multigenerational exposure to ionizing radiation in C. elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Maremonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dag Anders Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, pp.112793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04065998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent genomic DNA hypermethylation and mitochondrial DNA damage in Japanese tree frogs sampled in the Fukushima Daiichi area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Dimensional Transcriptome Analysis Reveals Modulation of Cholesterol Metabolism as Highly Integrated Response to Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bonzom</w:t>
+                <w:t xml:space="preserve">Victor Gourain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cavalié</w:t>
+                <w:t xml:space="preserve">Louisa Lubke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Orjollet</w:t>
+                <w:t xml:space="preserve">Sepand Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225, pp.106429. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.671249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.671249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095034v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionising Radiation Induces Promoter DNA Hypomethylation and Perturbs Transcriptional Activity of Genes Involved in Morphogenesis during Gastrulation in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (11), pp.4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3832,2686 +3853,2820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a Barhl1a reporter in subsets of retinal ganglion cells and commissural neurons of the developing zebrafish brain</w:t>
+                <w:t xml:space="preserve">Dose-dependent genomic DNA hypermethylation and mitochondrial DNA damage in Japanese tree frogs sampled in the Fukushima Daiichi area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahad Albadri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">K. Gombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tairi Aljand-Geschwill</w:t>
+                <w:t xml:space="preserve">J.M. Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo del Bene</w:t>
+                <w:t xml:space="preserve">I. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Carl</w:t>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Orjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65435-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.106429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02869800v1</w:t>
+                <w:t xml:space="preserve">hal-03095034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+                <w:t xml:space="preserve">Expression of a Barhl1a reporter in subsets of retinal ganglion cells and commissural neurons of the developing zebrafish brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahad Albadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tairi Aljand-Geschwill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo del Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Carl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.8814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65435-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527559v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02869800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Loro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4562⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324157v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cdx2 homeobox gene suppresses intestinal tumorigenesis through non-cell-autonomous mechanisms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Noémie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20170934⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (11), pp.2556-2567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01707534v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of dsRNA response genes and innate immunity following Oct4, Stella, and Nanos2 overexpression in mouse embryonic fibroblasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgenerational DNA Methylation Changes in Daphnia magna Exposed to Chronic γ Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Matin</w:t>
+                <w:t xml:space="preserve">M. Trijau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Asselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Armant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Geerts</w:t>
+                <w:t xml:space="preserve">C. Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dastpak</w:t>
+                <w:t xml:space="preserve">K.A.C. de Schamphelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (7), pp.4331-4339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b05695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875247v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational DNA Methylation Changes in Daphnia magna Exposed to Chronic γ Irradiation</w:t>
+                <w:t xml:space="preserve">Tritiated water exposure disrupts myofibril structure and induces mis-regulation of eye opacity and DNA repair genes in zebrafish early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trijau</w:t>
+                <w:t xml:space="preserve">C. Arcanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Asselman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Adam-Guillermin</w:t>
+                <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A.C. de Schamphelaere</w:t>
+                <w:t xml:space="preserve">I. Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (7), pp.4331-4339. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.114-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b05695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871801v1</w:t>
+                <w:t xml:space="preserve">hal-02874517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">zHSF1 modulates zper2 expression in zebrafish embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mennetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07420528.2018.1441855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritiated water exposure disrupts myofibril structure and induces mis-regulation of eye opacity and DNA repair genes in zebrafish early life stages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Armant</w:t>
+                <w:t xml:space="preserve">Radiosensitivity and transgenerational effects in non-human species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Floriani</w:t>
+                <w:t xml:space="preserve">Turid Hertal-Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cavalie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">Deborah Oughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of the ICRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3-4), pp.327-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0146645318756844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02874517v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01954061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosensitivity and transgenerational effects in non-human species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression of dsRNA response genes and innate immunity following Oct4, Stella, and Nanos2 overexpression in mouse embryonic fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Oughton</w:t>
+                <w:t xml:space="preserve">M. Farshchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+                <w:t xml:space="preserve">M.M. Matin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
+                <w:t xml:space="preserve">D. Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dastpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the ICRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0146645318756844⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01954061v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole transcriptome data of zebrafish exposed to chronic dose of depleted uranium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Cdx2 homeobox gene suppresses intestinal tumorigenesis through non-cell-autonomous mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Balbinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Elarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20170934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02561992v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01707534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic, histopathological and transcriptomic effects following exposure to depleted uranium in adult zebrafish and their progeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+                <w:t xml:space="preserve">A ruthenium anticancer compound interacts with histones and impacts differently on epigenetic and death pathways compared to cisplatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Licona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élodie Spaety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Capuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.2568-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.13711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01994478v1</w:t>
+                <w:t xml:space="preserve">hal-01483834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bag-1L as a therapeutic target in androgen receptor-dependent prostate cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Neeb</w:t>
+                <w:t xml:space="preserve">Epigenetic, histopathological and transcriptomic effects following exposure to depleted uranium in adult zebrafish and their progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.27159⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940125v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish exposure to environmentally relevant concentration of depleted uranium impairs progeny development at the molecular and histological levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">Development of bag-1L as a therapeutic target in androgen receptor-dependent prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.B. Cato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177932⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551294v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning and autoregulation of the intestinal determinant and tumor suppressor homeobox gene CDX2 by alternative splicing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Zebrafish exposure to environmentally relevant concentration of depleted uranium impairs progeny development at the molecular and histological levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Penichon</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2017.140⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.0177932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552690v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ruthenium anticancer compound interacts with histones and impacts differently on epigenetic and death pathways compared to cisplatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rita Santamaria</w:t>
+                <w:t xml:space="preserve">Fine-tuning and autoregulation of the intestinal determinant and tumor suppressor homeobox gene CDX2 by alternative splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balbinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.13711⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.2173-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2017.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483834v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole transcriptome data analysis of zebrafish mutants affecting muscle development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Whole transcriptome data of zebrafish exposed to chronic dose of depleted uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Uwe Strähle</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.61-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14, pp.474-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562031v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helix-loop-helix protein id1 controls stem cell proliferation during regenerative neurogenesis in the adult zebrafish telencephalon.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Whole transcriptome data analysis of zebrafish mutants affecting muscle development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gourain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Strähle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1883⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01142576v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive expression map of transcription regulators in the adult zebrafish telencephalon reveals distinct neurogenic niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rodriguez Viales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin März</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523 (8), pp.1202 - 1221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression at the Imprinted Dlk1-Gtl2 Locus Is Regulated by Proneural Genes in the Developing Telencephalon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The helix-loop-helix protein id1 controls stem cell proliferation during regenerative neurogenesis in the adult zebrafish telencephalon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Rodriguez Viales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vidya Ramesh</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048675⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (3), pp.892-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788732v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression at the Imprinted Dlk1-Gtl2 Locus Is Regulated by Proneural Genes in the Developing Telencephalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sprouty2 inhibits BDNF-induced signaling and modulates neuronal differentiation and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Benosmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Gonzalez de Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (10), pp.1802-1812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6521,3160 +6676,3160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité des rayonnements ionisants dans un contexte de multipollution : vers une amélioration de l’évaluation du risque radioécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRP – Société Française de Radioprotection, Jun 2025, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch Effect Correction in a Confounded Scenario: a Case Study on Gene Expression of Chornobyl Tree Frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB2024 - 22nd International Conference of Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pisa (Italy); IMT School for Advanced Studies Lucca (Italy), Sep 2024, Pisa (Italy), Italy. pp.89-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71671-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AOP in the context of radioecology: challenges and insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2024 - European radiation protection week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Radiation Research Platforms (MEENAS); Istituto Superiore di Sanità (ISS); Italian Association of Radiation Protection (AIRP), Nov 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d'une exposition aux rayonnements ionisants sur le développement du poisson zèbre par une approche de biologie des systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Military Radiation &amp; Innovation Symposium, IMRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065014v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications as a molecular mechanism for transgenerational effects in Daphnia exposed to ionising radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karel de Schamphelaere</w:t>
+                <w:t xml:space="preserve">Effect of chronic low doses of ionizing radiations on central nervous system development of zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Loro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe Helsinki 2019, SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635522v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Epigenetic modifications as a molecular mechanism for transgenerational effects in Daphnia exposed to ionising radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trijau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Asselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roy</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Schamphelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150527v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic low doses of ionizing radiations on central nervous system development of zebrafish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
+                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe Helsinki 2019, SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, HELSINKI, Finland</w:t>
+              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635534v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionizing radiation on a simplified aquatic food chain using a tritrophic microcosm set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics data integration in the study of Chornobyl tree frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRER2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04835908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression patterns and activities of two metabolic enzymes (CS and LDH) highlight a disturbance in the metabolic pathways of tree frogs living in the Chernobyl Exclusion Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille (FR), France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling confounding factors in analyzing the transcriptomic data from Chornobyl tree frogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Plouzané, France. </w:t>
+              <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04730233v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+                <w:t xml:space="preserve">Handling confounding factors in analyzing the transcriptomic data from Chornobyl tree frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Broggio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Garali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
+              <w:t xml:space="preserve">24th Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Plouzané, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967677v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04730233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134140v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134191v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04152203v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04039172v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
+              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125587v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03222498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9684,105 +9839,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse au Stress Environnemental dans les zones d’Exclusion de Tchernobyl et Fukushima : Étude des Effets des Rayonnements Ionisants sur les Individus et les Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AMU - Aix Marseille Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05067203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9850,51 +10005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF40D38"/>
+    <w:nsid w:val="B2BBE4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10081,51 +10236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-armant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7101-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fettig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Gonda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sallmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thanisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00390-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jornod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Capdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04875029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi T Morran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02282-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Beaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Preston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Burtt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2348072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dilger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;lhopt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Sapcariu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1197204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schiano Di Lombo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Randhawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addie Ivanova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A Rudd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2121439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13420" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantabella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.162" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lubke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.671249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Burraco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin&#8208;seiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060489" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Maremonti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112793" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03095034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gombeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavali&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orjollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Albadri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairi Aljand-Geschwill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo del Bene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Carl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65435-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshchian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Matin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geerts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dastpak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.02.021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trijau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A.C. de Schamphelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mennetrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1441855" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcanjo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KG1ZXV1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gombeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam Guillermin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46JG60X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940125v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. de Bono" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.B. Cato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neeb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27159" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Houdigui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177932" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodriguez Viales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1883" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#228;rz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23733" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seibt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048675" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04715789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635522v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Asselman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Schamphelaere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Loro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-05067203v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-armant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7101-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ng6-_2MAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baroudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoum Ousmane Ly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mac&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbag134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fettig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Gonda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sallmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thanisch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00390-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jornod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Capdet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04875029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi T Morran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02282-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Beaton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Preston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Burtt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2348072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dilger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja M&#252;lhopt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Sapcariu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04302666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1197204" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schiano Di Lombo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04113156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13420" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantabella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04021225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Randhawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addie Ivanova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A Rudd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2121439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Burraco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin&#8208;seiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13282" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060489" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gu&#233;don" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Maremonti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112793" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lubke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.671249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03095034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gombeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavali&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orjollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106429" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869800v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Albadri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairi Aljand-Geschwill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo del Bene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Carl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65435-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trijau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A.C. de Schamphelaere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcanjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KG1ZXV1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mennetrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1441855" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshchian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Matin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geerts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dastpak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.02.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gombeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46JG60X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. de Bono" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.B. Cato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neeb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27159" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. El Houdigui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177932" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam Guillermin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.071" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.05.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodriguez Viales" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#228;rz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23733" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1883" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seibt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048675" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04715789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71671-3_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Loro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635522v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Asselman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Schamphelaere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-05067203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>