--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -921,429 +921,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697346v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+                <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forest</w:t>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613643v1</w:t>
+                <w:t xml:space="preserve">hal-03722494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kervoëlen</w:t>
+                <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682977v1</w:t>
+                <w:t xml:space="preserve">hal-03613643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Capron</w:t>
+                <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Antoine Kervoëlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.115011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722494v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t>
               </w:r>
@@ -2106,278 +2106,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Middle Lamella of Plant Fibers Used as Composite Reinforcement: Investigation by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01215-z⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927145v1</w:t>
+                <w:t xml:space="preserve">hal-02466061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Lamella of Plant Fibers Used as Composite Reinforcement: Investigation by Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Melelli</w:t>
+                <w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (3), pp.632. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25030632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01215-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466061v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t>
               </w:r>
@@ -2625,425 +2625,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heinze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869770v1</w:t>
+                <w:t xml:space="preserve">hal-01690075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801066v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690075v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
               </w:r>
@@ -3215,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinele Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.439-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,64 +3332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3551,291 +3551,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall thickening in developing tension wood of artificially bent poplar trees</w:t>
+                <w:t xml:space="preserve">Characterisation of cubic oak specimens from the Vasa ship and recent wood by means of quasi-static loading and resonance ultrasound spectroscopy (RUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+                <w:t xml:space="preserve">Alexey Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Clair</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-00000084⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2015-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229277v1</w:t>
+                <w:t xml:space="preserve">hal-01219461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of cubic oak specimens from the Vasa ship and recent wood by means of quasi-static loading and resonance ultrasound spectroscopy (RUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell wall thickening in developing tension wood of artificially bent poplar trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Vorobyev</w:t>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Pourtahmasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2015-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22941932-00000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219461v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of wood cell wall characterisation with contact resonance atomic force microscopy</w:t>
               </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (3), pp.399-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,745 +4555,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical potential of eco-OSB produced from durable and nondurable species and natural resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced multiple ultrasonic shear reflection method for the determination of high frequency viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cereser Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/HF.2010.116⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.710-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689006v1</w:t>
+                <w:t xml:space="preserve">hal-00689413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laurent</w:t>
+                <w:t xml:space="preserve">Mechanical potential of eco-OSB produced from durable and nondurable species and natural resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Stürzenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.791-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2010.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537853v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t>
+                <w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 169, pp.24-35</w:t>
+              <w:t xml:space="preserve">, 2010, 168, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537880v1</w:t>
+                <w:t xml:space="preserve">hal-00537853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced multiple ultrasonic shear reflection method for the determination of high frequency viscoelastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Cereser Camara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169, pp.24-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689413v1</w:t>
+                <w:t xml:space="preserve">hal-00537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t>
+                <w:t xml:space="preserve">Biological properties of an OSB eco-product manufactured from a mixture of durable and nondurable species and natural resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Horacek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antony Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Hammid Mansouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/HF.2009.059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-009-0335-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437887v1</w:t>
+                <w:t xml:space="preserve">hal-00546295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties of an OSB eco-product manufactured from a mixture of durable and nondurable species and natural resins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Hammid Mansouris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petr Horacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67, pp.439-447. </w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (3), pp.327-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-009-0335-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/HF.2009.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546295v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-CYCLE FATIGUE DEVICE FOR LOW STIFFNESS COMPONENTS</w:t>
               </w:r>
@@ -6469,64 +6469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6676,77 +6676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a potential involvement of RG-I pectins in the generation of maturation stress in the secondary cell wall of poplar tension wood fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6801,90 +6801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thermal Cycling Frequency on IGBT Power Module Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7030,51 +7030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mapping of the Viscoelastic Properties of Polymer Blends by Multifrequency AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,182 +7244,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269023v1</w:t>
+                <w:t xml:space="preserve">hal-02269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Wall Ultrastructure Modifications During Flax Fiber Retting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,326 +7427,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Chrysochoos</w:t>
+                <w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088717v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
+              <w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826698v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flax yarns from italian paintings using AFM mechanical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7755,2174 +7772,2157 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Local Mechanical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois, des matériaux composites bio-sourcés fabriqués par l'Arbre pour l'Arbre : comment aider l'Homme les utiliser à leurs justes valeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779828v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Les bois, des matériaux composites bio-sourcés fabriqués par l'Arbre pour l'Arbre : comment aider l'Homme les utiliser à leurs justes valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269060v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358448v1</w:t>
+                <w:t xml:space="preserve">hal-02095404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baley</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943686v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
+                <w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t>
+              <w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960449v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time and thermo-mechanical couplings on polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankaj Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the water diffusion in wood by terahertz techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924126v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088734v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+                <w:t xml:space="preserve">Investigation of the water diffusion in wood by terahertz techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
+              <w:t xml:space="preserve">Physics of Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095404v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures quantitatives des propriétés mécaniques à la nanoéchelle ? Restons en contact !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclere</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Forum des Microscopies à Sonde Locale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
+              <w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596092v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures quantitatives des propriétés mécaniques à la nanoéchelle ? Restons en contact !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve"> Forum des Microscopies à Sonde Locale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674627v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593470v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cuberes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598030v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées du Réseau Français des Parois : Workshop StressInTrees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960125v1</w:t>
+                <w:t xml:space="preserve">hal-01598030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
+              <w:t xml:space="preserve">11es Journées du Réseau Français des Parois : Workshop StressInTrees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602577v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597735v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,221 +10101,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique des parois cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Pluribois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Egletons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436099v1</w:t>
+                <w:t xml:space="preserve">hal-01436135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique des parois cellulaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Pluribois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Egletons, France</w:t>
+              <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436135v1</w:t>
+                <w:t xml:space="preserve">hal-01436099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
               </w:r>
@@ -10327,51 +10327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10478,103 +10478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th Plant Biomechanics International Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
@@ -10916,487 +10916,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire du bois : une revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Arnould</w:t>
+                <w:t xml:space="preserve">Links between Polysaccharide side chains and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference "From Model Foods to Food Models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440651v1</w:t>
+                <w:t xml:space="preserve">hal-01223371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire du bois : une revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219469v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220616v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of hemicellulose network to plant cell wall properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Assor</w:t>
+                <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219466v1</w:t>
+                <w:t xml:space="preserve">hal-01220616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Polysaccharide side chains and mechanical properties</w:t>
+                <w:t xml:space="preserve">Contribution of hemicellulose network to plant cell wall properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
@@ -11427,548 +11427,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "From Model Foods to Food Models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223371v1</w:t>
+                <w:t xml:space="preserve">hal-01219466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental micromechanical characterization of wood cell walls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization of the wood cell wall by RC-AFM and UFM: sample preparation and comparison of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lennart Salmén</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cuberes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop COSTFP0802: Micro-characterisation of wood materials and properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805663v1</w:t>
+                <w:t xml:space="preserve">hal-00805219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Experimental micromechanical characterization of wood cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Hornatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John William Chapman Dunlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Salmén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop COSTFP0802: Micro-characterisation of wood materials and properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719100v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Assor</w:t>
+                <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805667v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of the wood cell wall by RC-AFM and UFM: sample preparation and comparison of data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Cuberes</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop COSTFP0802: Micro-characterisation of wood materials and properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805219v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12242,1940 +12242,1940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk Antibody Collection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+                <w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454481v1</w:t>
+                <w:t xml:space="preserve">hal-00554447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Milk Antibody Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Echasseriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554447v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nano-mécanique de la paroi cellulaire du bois par Microscopie à Force Atomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Guidel, France</w:t>
+              <w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689756v1</w:t>
+                <w:t xml:space="preserve">hal-00805176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation nano-mécanique de la paroi cellulaire du bois par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Morocco</w:t>
+              <w:t xml:space="preserve">DEPOS 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805176v1</w:t>
+                <w:t xml:space="preserve">hal-00689756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement viscoélastique des bois de Guyane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoindentation and Atomic Force Microscopy basic principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès sur la Déformation des Polymères Solides, DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">COST FP0802 Spring School Lecture Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546245v1</w:t>
+                <w:t xml:space="preserve">hal-00546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence temps-température dans le bois vert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la faisabilité de panneaux OSB écologiques naturellement durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Hammid Mansouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378312v1</w:t>
+                <w:t xml:space="preserve">hal-03378388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’impacts basse vitesse sur matériau énergétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Comportement viscoélastique des bois de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">22e Congrès sur la Déformation des Polymères Solides, DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390956v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la faisabilité de panneaux OSB écologiques naturellement durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalence temps-température dans le bois vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378388v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscoelastic properties of some guyanese woods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’impacts basse vitesse sur matériau énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.499-505</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546278v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.93-94</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538975v1</w:t>
+                <w:t xml:space="preserve">hal-00546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546246v1</w:t>
+                <w:t xml:space="preserve">hal-01813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Bytebier</w:t>
+                <w:t xml:space="preserve">The viscoelastic properties of some guyanese woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.499-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813992v1</w:t>
+                <w:t xml:space="preserve">hal-00546278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Contesse</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546272v1</w:t>
+                <w:t xml:space="preserve">hal-00538975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Bytebier</w:t>
+                <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Contesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378403v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Contesse</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sarov, Russia</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447186v1</w:t>
+                <w:t xml:space="preserve">hal-03378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Contesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sarov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546266v1</w:t>
+                <w:t xml:space="preserve">hal-00447186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation and Atomic Force Microscopy basic principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Contesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Spring School Lecture Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. 12p</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546241v1</w:t>
+                <w:t xml:space="preserve">hal-00546266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
               </w:r>
@@ -14269,77 +14269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée éco-conception de l'Union des Professeurs de Génie Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Professeurs de Génie Mécanique, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14472,64 +14472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14561,307 +14561,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Derycke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546413v1</w:t>
+                <w:t xml:space="preserve">hal-00998133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,483 +14876,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546432v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de panneaux OSB à base d'essences naturellement durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du GIS Bois Construction Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t>
+                <w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546426v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546430v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15365,89 +15365,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action E35 - 3rd International Symposium on Wood Machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546319v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15460,323 +15460,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">COST Action E35 - 3rd International Symposium on Wood Machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546324v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">C. Baudassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t>
+              <w:t xml:space="preserve">Village des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998133v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFM characterization of the mechanical properties of wood at the cell wall level ; a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Workshop of COST action E50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322180v1</w:t>
+                <w:t xml:space="preserve">hal-00546591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité biomécanique des bois : caractérisations à l'échelle de la paroi cellulaire</w:t>
               </w:r>
@@ -15788,51 +15771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15864,230 +15847,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique du bois à l'échelle submicrométrique : une étude préliminaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546447v1</w:t>
+                <w:t xml:space="preserve">hal-00322180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM characterization of the mechanical properties of wood at the cell wall level ; a prospective study</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique du bois à l'échelle submicrométrique : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of COST action E50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546591v1</w:t>
+                <w:t xml:space="preserve">hal-00546447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemple sur structure complexe</w:t>
               </w:r>
@@ -16453,103 +16453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et tenue d'un stand sur la biodiversité des bois, dans le cadre des manifestations pour la fête de la Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gille Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
@@ -17156,51 +17156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7054F3D0"/>
+    <w:nsid w:val="29FD11EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17304,51 +17304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0D5D26E"/>
+    <w:nsid w:val="01547CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17538,51 +17538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-pro3d.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin C Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84994-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Chapman Dunlop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hornatowska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0515-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard St&#252;rzenbecher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hofstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pizzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Depres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hammid Mansouris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0335-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436135v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436144v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440651v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805663v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805219v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuberes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689756v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546245v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390956v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coussy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depres" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546278v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538975v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546241v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814012v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827088v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546415v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546319v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546324v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546447v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00413010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-pro3d.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin C Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84994-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Chapman Dunlop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hornatowska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0515-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard St&#252;rzenbecher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hofstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pizzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Depres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hammid Mansouris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0335-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436144v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440651v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805219v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuberes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378388v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depres" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390956v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coussy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546278v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814012v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827088v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546415v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546319v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546447v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00413010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>