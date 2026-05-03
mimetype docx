--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1323,676 +1323,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Influence of force volume indentation parameters and processing method in wood cell walls nanomechanical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin C Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude L. Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113368⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.5739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84994-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170573v1</w:t>
+                <w:t xml:space="preserve">hal-03166564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+                <w:t xml:space="preserve">Investigations by AFM of Ageing Mechanisms in PLA-Flax Fibre Composites during Garden Composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Delphin Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13142225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027583v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons on textile history and fibre durability from a 4,000-year-old Egyptian flax yarn</w:t>
+                <w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darshil Shah</w:t>
+                <w:t xml:space="preserve">Emmanuelle Richely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemala Hapsari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00998-8⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343240v1</w:t>
+                <w:t xml:space="preserve">hal-03170573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of force volume indentation parameters and processing method in wood cell walls nanomechanical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin C Normand</w:t>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charrier</w:t>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude L. Lereu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.5739. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84994-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166564v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations by AFM of Ageing Mechanisms in PLA-Flax Fibre Composites during Garden Composting</w:t>
+                <w:t xml:space="preserve">Lessons on textile history and fibre durability from a 4,000-year-old Egyptian flax yarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphin Pantaloni</w:t>
+                <w:t xml:space="preserve">Darshil Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Balnois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Roberta Cortopassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (14), pp.2225. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (9), pp.1200-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13142225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00998-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279781v1</w:t>
+                <w:t xml:space="preserve">hal-03343240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, morphological and mechanical study of the ageing of textile flax fibers from 17th/18th-century paintings on canvas</w:t>
               </w:r>
@@ -2625,425 +2625,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sire</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690075v1</w:t>
+                <w:t xml:space="preserve">hal-01869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Heinze</w:t>
+                <w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramonda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869770v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801066v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
               </w:r>
@@ -3215,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinele Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.439-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,64 +3332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4036,295 +4036,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood elastic characterization from a single sample by resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Se Golpayegani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Thévenon</w:t>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.971-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689021v1</w:t>
+                <w:t xml:space="preserve">hal-00742901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood elastic characterization from a single sample by resonant ultrasound spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Se Golpayegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+                <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.971-974. </w:t>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742901v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the G-Layer on the viscoelastic properties of tropical hardwoods</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for material symmetries in the burr wood of thuja by a direct contact ultrasonic method on spherical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,338 +4659,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical potential of eco-OSB produced from durable and nondurable species and natural resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bardet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168, pp.28-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689006v1</w:t>
+                <w:t xml:space="preserve">hal-00537853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laurent</w:t>
+                <w:t xml:space="preserve">Mechanical potential of eco-OSB produced from durable and nondurable species and natural resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Stürzenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.791-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2010.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537853v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 169, pp.24-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Horacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (3), pp.327-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7369,648 +7369,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Wall Ultrastructure Modifications During Flax Fiber Retting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Investigation of flax yarns from italian paintings using AFM mechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baley</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference on Local Mechanical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269029v1</w:t>
+                <w:t xml:space="preserve">hal-02269088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269023v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Chrysochoos</w:t>
+                <w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088717v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flax yarns from italian paintings using AFM mechanical characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Melelli</w:t>
+                <w:t xml:space="preserve">Cell Wall Ultrastructure Modifications During Flax Fiber Retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Local Mechanical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269088v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
+              <w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826698v1</w:t>
+                <w:t xml:space="preserve">hal-02088717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois, des matériaux composites bio-sourcés fabriqués par l'Arbre pour l'Arbre : comment aider l'Homme les utiliser à leurs justes valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,493 +8081,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
+              <w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095404v1</w:t>
+                <w:t xml:space="preserve">hal-02088734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088734v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of time and thermo-mechanical couplings on polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burgers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montero</w:t>
+                <w:t xml:space="preserve">Andre Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358448v1</w:t>
+                <w:t xml:space="preserve">hal-02088690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time and thermo-mechanical couplings on polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chrysochoos</w:t>
+                <w:t xml:space="preserve">Agnès Burgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088690v1</w:t>
+                <w:t xml:space="preserve">hal-02358448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t>
               </w:r>
@@ -8605,51 +8605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8963,64 +8963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9039,476 +9039,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cuberes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674627v1</w:t>
+                <w:t xml:space="preserve">hal-01593470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures quantitatives des propriétés mécaniques à la nanoéchelle ? Restons en contact !</w:t>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclere</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Forum des Microscopies à Sonde Locale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596092v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures quantitatives des propriétés mécaniques à la nanoéchelle ? Restons en contact !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve"> Forum des Microscopies à Sonde Locale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593470v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t>
               </w:r>
@@ -9533,64 +9533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9766,51 +9766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,103 +9865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10101,398 +10101,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique des parois cellulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Pluribois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Egletons, France</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436135v1</w:t>
+                <w:t xml:space="preserve">hal-01743778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation micro-­mécanique expérimentale de la paroi cellulaire (du bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du groupe de travail « ECOMATERIAUX » - MECAMAT/AMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436099v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743778v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation micro-­mécanique expérimentale de la paroi cellulaire (du bois)</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique des parois cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du groupe de travail « ECOMATERIAUX » - MECAMAT/AMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lorient, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Pluribois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Egletons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436144v1</w:t>
+                <w:t xml:space="preserve">hal-01436135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
               </w:r>
@@ -11037,342 +11037,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire du bois : une revue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Arnould</w:t>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440651v1</w:t>
+                <w:t xml:space="preserve">hal-01219469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+                <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219469v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire du bois : une revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220616v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of hemicellulose network to plant cell wall properties</w:t>
               </w:r>
@@ -11721,51 +11721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11911,51 +11911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12242,148 +12242,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554447v1</w:t>
+                <w:t xml:space="preserve">hal-00805176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk Antibody Collection</w:t>
               </w:r>
@@ -12488,247 +12492,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation nano-mécanique de la paroi cellulaire du bois par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Morocco</w:t>
+              <w:t xml:space="preserve">DEPOS 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805176v1</w:t>
+                <w:t xml:space="preserve">hal-00689756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nano-mécanique de la paroi cellulaire du bois par Microscopie à Force Atomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Guidel, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689756v1</w:t>
+                <w:t xml:space="preserve">hal-00554447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation and Atomic Force Microscopy basic principles</w:t>
               </w:r>
@@ -12777,921 +12777,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la faisabilité de panneaux OSB écologiques naturellement durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378388v1</w:t>
+                <w:t xml:space="preserve">hal-00546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement viscoélastique des bois de Guyane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès sur la Déformation des Polymères Solides, DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546245v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence temps-température dans le bois vert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Comportement viscoélastique des bois de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">22e Congrès sur la Déformation des Polymères Solides, DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378312v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’impacts basse vitesse sur matériau énergétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Equivalence temps-température dans le bois vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390956v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Bytebier</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’impacts basse vitesse sur matériau énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546246v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Bytebier</w:t>
+                <w:t xml:space="preserve">The viscoelastic properties of some guyanese woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.499-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813992v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscoelastic properties of some guyanese woods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.499-505</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546278v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la faisabilité de panneaux OSB écologiques naturellement durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Hammid Mansouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.93-94</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538975v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
               </w:r>
@@ -14269,77 +14269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée éco-conception de l'Union des Professeurs de Génie Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Professeurs de Génie Mécanique, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14472,64 +14472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14567,90 +14567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14686,605 +14686,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés de panneaux OSB à base d'essences naturellement durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du GIS Bois Construction Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546310v1</w:t>
+                <w:t xml:space="preserve">hal-00546415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Odeillo, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321389v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546413v1</w:t>
+                <w:t xml:space="preserve">hal-00546432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de panneaux OSB à base d'essences naturellement durables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du GIS Bois Construction Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546415v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546432v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15316,138 +15316,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Village des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546324v1</w:t>
+                <w:t xml:space="preserve">hal-00546430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15476,182 +15506,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action E35 - 3rd International Symposium on Wood Machining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546430v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM characterization of the mechanical properties of wood at the cell wall level ; a prospective study</w:t>
               </w:r>
@@ -15676,51 +15676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of COST action E50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15784,51 +15784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT "Approches multi-échelles en mécanique des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15853,90 +15853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16067,217 +16067,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemple sur structure complexe</w:t>
+                <w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">Thermosense XXVII - 27th Infrared Thermography and Measurements Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022515v1</w:t>
+                <w:t xml:space="preserve">hal-00022512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t>
+                <w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemple sur structure complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosense XXVII - 27th Infrared Thermography and Measurements Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orlando, United States</w:t>
+              <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022512v1</w:t>
+                <w:t xml:space="preserve">hal-00022515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t>
               </w:r>
@@ -16479,51 +16479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gille Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17156,51 +17156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29FD11EF"/>
+    <w:nsid w:val="BC2D34DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17304,51 +17304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01547CD9"/>
+    <w:nsid w:val="22AEA595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17538,51 +17538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-pro3d.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin C Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84994-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Chapman Dunlop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hornatowska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0515-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard St&#252;rzenbecher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hofstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pizzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Depres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hammid Mansouris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0335-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436144v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440651v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805219v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuberes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378388v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depres" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390956v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coussy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546278v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814012v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827088v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546415v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546319v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546447v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00413010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-pro3d.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin C Normand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84994-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Chapman Dunlop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hornatowska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0515-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard St&#252;rzenbecher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hofstetter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pizzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Depres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hammid Mansouris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0335-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436135v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440651v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805219v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuberes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689756v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390956v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coussy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546278v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378388v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depres" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814012v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827088v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546319v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546447v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00413010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>