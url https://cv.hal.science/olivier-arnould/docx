--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -264,51 +264,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -432,5546 +432,5676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bast from the past: the fibre architectures and properties of Ancient Egyptian and Peruvian fishing nets</w:t>
+                <w:t xml:space="preserve">Extracting wood elastic constants at the level of the cell wall layers by nano-indentation with atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Aubin Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Alday Mamani</w:t>
+                <w:t xml:space="preserve">Aude L Lereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06985-8⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.109923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371550v1</w:t>
+                <w:t xml:space="preserve">hal-05623900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bast from the past: the fibre architectures and properties of Ancient Egyptian and Peruvian fishing nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Camila Alday Mamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.113648. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140 (11), pp.1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06985-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891092v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarities of nanoindentation and atomic force microscopy for exploring micromechanical features of ancient flax fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Caër</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessia Melelli</w:t>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108694⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861264v1</w:t>
+                <w:t xml:space="preserve">hal-04891092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energy analysis of DMTA tests</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complementarities of nanoindentation and atomic force microscopy for exploring micromechanical features of ancient flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.108694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.9726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03697346v3</w:t>
+                <w:t xml:space="preserve">hal-04861264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and energy analysis of DMTA tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.9726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722494v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697346v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+                <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forest</w:t>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613643v1</w:t>
+                <w:t xml:space="preserve">hal-03722494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kervoëlen</w:t>
+                <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682977v1</w:t>
+                <w:t xml:space="preserve">hal-03613643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of force volume indentation parameters and processing method in wood cell walls nanomechanical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubin C Normand</w:t>
+                <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude L. Lereu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Kervoëlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84994-0⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.115011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166564v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations by AFM of Ageing Mechanisms in PLA-Flax Fibre Composites during Garden Composting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of force volume indentation parameters and processing method in wood cell walls nanomechanical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Aubin C Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude L. Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (14), pp.2225. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.5739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13142225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84994-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279781v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigations by AFM of Ageing Mechanisms in PLA-Flax Fibre Composites during Garden Composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphin Pantaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113368⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13142225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170573v1</w:t>
+                <w:t xml:space="preserve">hal-03279781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+                <w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Richely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027583v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons on textile history and fibre durability from a 4,000-year-old Egyptian flax yarn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Melelli</w:t>
+                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darshil Shah</w:t>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemala Hapsari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00998-8⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343240v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical, morphological and mechanical study of the ageing of textile flax fibers from 17th/18th-century paintings on canvas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lessons on textile history and fibre durability from a 4,000-year-old Egyptian flax yarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Roselli</w:t>
+                <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Proietti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Roberta Cortopassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52, pp.202-214. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (9), pp.1200-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00998-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468586v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Lamella of Plant Fibers Used as Composite Reinforcement: Investigation by Atomic Force Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chemical, morphological and mechanical study of the ageing of textile flax fibers from 17th/18th-century paintings on canvas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25030632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.202-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2021.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466061v1</w:t>
+                <w:t xml:space="preserve">hal-03468586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+                <w:t xml:space="preserve">The Middle Lamella of Plant Fibers Used as Composite Reinforcement: Investigation by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01215-z⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927145v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Merotte</w:t>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Gager</w:t>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105504⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01215-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269010v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flax cell wall ultrastructure and mechanical properties during the retting step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Merotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Foucat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+                <w:t xml:space="preserve">Maelenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Victor Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 206, pp.48 - 56. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937778v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of flax cell wall ultrastructure and mechanical properties during the retting step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heinze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 206, pp.48 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869770v1</w:t>
+                <w:t xml:space="preserve">hal-01937778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801066v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690075v1</w:t>
+                <w:t xml:space="preserve">hal-01801066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674610v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM” [Polym. Test. 69 (2018) 91–99]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinele Duigou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.383-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069293v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better insight into the nano-mechanical properties of flax fibre cell walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM” [Polym. Test. 69 (2018) 91–99]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinele Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.439-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436083v1</w:t>
+                <w:t xml:space="preserve">hal-02069293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better insight into the nano-mechanical properties of flax fibre cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593458v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of cubic oak specimens from the Vasa ship and recent wood by means of quasi-static loading and resonance ultrasound spectroscopy (RUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Vorobyev</w:t>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nico van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (18), pp.5137-5146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2015-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219461v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall thickening in developing tension wood of artificially bent poplar trees</w:t>
+                <w:t xml:space="preserve">Characterisation of cubic oak specimens from the Vasa ship and recent wood by means of quasi-static loading and resonance ultrasound spectroscopy (RUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+                <w:t xml:space="preserve">Alexey Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Clair</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-00000084⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2015-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229277v1</w:t>
+                <w:t xml:space="preserve">hal-01219461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of wood cell wall characterisation with contact resonance atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell wall thickening in developing tension wood of artificially bent poplar trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Pourtahmasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.026⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-00000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232551v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental micromechanical characterisation of wood cell walls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better understanding of wood cell wall characterisation with contact resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John William Chapman Dunlop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lennart Salmén</w:t>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0515-6⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747055v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood elastic characterization from a single sample by resonant ultrasound spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Experimental micromechanical characterisation of wood cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John William Chapman Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Hornatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Salmén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (3), pp.461-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0515-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742901v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Se Golpayegani</w:t>
+                <w:t xml:space="preserve">Wood elastic characterization from a single sample by resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Brémaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Thévenon</w:t>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.971-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689021v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the G-Layer on the viscoelastic properties of tropical hardwoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Se Golpayegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69 (3), pp.399-408. </w:t>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0164-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677460v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for material symmetries in the burr wood of thuja by a direct contact ultrasonic method on spherical samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of the G-Layer on the viscoelastic properties of tropical hardwoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Laurent</w:t>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2011000300004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (3), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0164-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688988v1</w:t>
+                <w:t xml:space="preserve">hal-00677460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced multiple ultrasonic shear reflection method for the determination of high frequency viscoelastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for material symmetries in the burr wood of thuja by a direct contact ultrasonic method on spherical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Cereser Camara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Famiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.02.007⟩</w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2011000300004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689413v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
+                <w:t xml:space="preserve">Enhanced multiple ultrasonic shear reflection method for the determination of high frequency viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cereser Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.710-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537853v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical potential of eco-OSB produced from durable and nondurable species and natural resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Hofstetter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168, pp.28-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689006v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical potential of eco-OSB produced from durable and nondurable species and natural resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Stürzenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.791-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2010.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537880v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties of an OSB eco-product manufactured from a mixture of durable and nondurable species and natural resins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169, pp.24-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546295v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological properties of an OSB eco-product manufactured from a mixture of durable and nondurable species and natural resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Aurélien Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Horacek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reza Hammid Mansouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 63 (3), pp.327-333. </w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.439-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HF.2009.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00107-009-0335-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437887v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-CYCLE FATIGUE DEVICE FOR LOW STIFFNESS COMPONENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Horacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1747-1567.2007.00292.x⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (3), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2009.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199384v1</w:t>
+                <w:t xml:space="preserve">hal-00437887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t>
+                <w:t xml:space="preserve">HIGH-CYCLE FATIGUE DEVICE FOR LOW STIFFNESS COMPONENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.71⟩</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1747-1567.2007.00292.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546634v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalent material parameters governing spalling of a slag-impregnated refractory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Pierre Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.264-268.1751⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3-4, pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020484v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Effects and Deconvolution in Submicrometre EPMA: Application to Binary Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalent material parameters governing spalling of a slag-impregnated refractory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.651⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 264-268, pp.1751-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.264-268.1751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002920v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPMA Measurements of Diffusion Profiles at the Submicrometre Scale</w:t>
+                <w:t xml:space="preserve">Specific Effects and Deconvolution in Submicrometre EPMA: Application to Binary Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s006040200032⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002919v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Life of Ni/Cu Bellows: Effect of Diffusion on Thermomechanical Properties</w:t>
+                <w:t xml:space="preserve">EPMA Measurements of Diffusion Profiles at the Submicrometre Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.203-205.61⟩</w:t>
+              <w:t xml:space="preserve">Mikrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 139, pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s006040200032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002921v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-Term Life of Ni/Cu Bellows: Effect of Diffusion on Thermomechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 203-205, pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.203-205.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the measurement by EDX of diffusion profiles of Ni/Cu assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, European Edition, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5981,100 +6111,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des modes de vieillissement d'un assemblage en Ni/Cu électrodéposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6084,133 +6214,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie par balayage pour la mécanique : Microscopie à Force Atomique (AFM) et Électronique à Balayage (MEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2026 : Images, Mécanique et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MECAMAT, Jan 2026, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation élastique complète de petits échantillons composites par interférométrie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6269,73 +6399,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation élastique complète de petits échantillons en composites par interférométrie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6394,10701 +6524,10701 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d’échantillons de bois dans leur diversité naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Al Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WoodSun : un projet collaboratif de science ouverte du GDR 3544 Sciences du Bois : la structure du bois agrandie en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12eme journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a potential involvement of RG-I pectins in the generation of maturation stress in the secondary cell wall of poplar tension wood fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Šećerović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Versailles (FR), France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thermal Cycling Frequency on IGBT Power Module Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2022, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30420/565822120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood fibres - from their biological origin to their properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Eder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Summer School on Bio-based Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Besançon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mapping of the Viscoelastic Properties of Polymer Blends by Multifrequency AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bede Pittenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Multifrequency AFM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsien-Tsung Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gille Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flax yarns from italian paintings using AFM mechanical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Local Mechanical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, un matériau de prédilection pour l’éco-construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs en Eco- composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Alès, Mar 2019, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Wall Ultrastructure Modifications During Flax Fiber Retting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankaj Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois, des matériaux composites bio-sourcés fabriqués par l'Arbre pour l'Arbre : comment aider l'Homme les utiliser à leurs justes valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088734v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
+              <w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095404v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time and thermo-mechanical couplings on polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankaj Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358448v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943686v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
+                <w:t xml:space="preserve">Modèles prédictifs du comportement physico-mécanique de pièces de bois pour la conception mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t>
+              <w:t xml:space="preserve">7e Journées Scientifiques du GDR 3544 "Sciences du Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960449v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the water diffusion in wood by terahertz techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alkadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cuberes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alkadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures quantitatives des propriétés mécaniques à la nanoéchelle ? Restons en contact !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Forum des Microscopies à Sonde Locale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufeh Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des Parois : Workshop StressInTrees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple cell wall contribution to fruit viscoelasticitic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Euro Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sécurité et Qualité des Produits d'Origine Végétale (0408)., Apr 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation micro-­mécanique expérimentale de la paroi cellulaire (du bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du groupe de travail « ECOMATERIAUX » - MECAMAT/AMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique des parois cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Pluribois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Egletons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th Plant Biomechanics International Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation élastique de bois de différentes densités par Spectroscopie Ultrasonore Résonnante (RUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie ultrasonore Résonante. Application à un matériau biologique hétérogène, le bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014, Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire du bois : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between Polysaccharide side chains and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire du bois : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of hemicellulose network to plant cell wall properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of the wood cell wall by RC-AFM and UFM: sample preparation and comparison of data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuberes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop COSTFP0802: Micro-characterisation of wood materials and properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental micromechanical characterization of wood cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Hornatowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John William Chapman Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Salmén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop COSTFP0802: Micro-characterisation of wood materials and properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical properties and fatigue of nanocrystalline Ni/Cu electrodeposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, San Francisco, United States. pp.P7.8.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-821-P7.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797340v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical properties and fatigue of nanocrystalline Ni/Cu electrodeposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961195v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical Characterisation of the Wood Cell Wall Using Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabrolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT Aussois 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. Cd-Rom 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des symétries matérielles du bois de la loupe de thuya par une méthode ultrasonore par contact direct sur des échantillons sphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Workshop IAWS/ESTB7: Wood and derivatives - Sustainable materials and derivatives for future needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk Antibody Collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation nano-mécanique de la paroi cellulaire du bois par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">DEPOS 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454481v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nano-mécanique de la paroi cellulaire du bois par Microscopie à Force Atomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk Antibody Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Echasseriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Guidel, France</w:t>
+              <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689756v1</w:t>
+                <w:t xml:space="preserve">hal-01454481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au Point d'une Méthode Ultrasonore par Contact Direct sur des Echantillons Sphériques: Contribution à la détermination des symétries matérielles d'un matériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation and Atomic Force Microscopy basic principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FP0802 Spring School Lecture Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienne, Austria. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement viscoélastique des bois de Guyane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The viscoelastic properties of some guyanese woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès sur la Déformation des Polymères Solides, DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.499-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546245v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence temps-température dans le bois vert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378312v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’impacts basse vitesse sur matériau énergétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Comportement viscoélastique des bois de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">22e Congrès sur la Déformation des Polymères Solides, DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390956v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscoelastic properties of some guyanese woods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalence temps-température dans le bois vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.499-505</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546278v1</w:t>
+                <w:t xml:space="preserve">hal-03378312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Bytebier</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’impacts basse vitesse sur matériau énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.93-94</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538975v1</w:t>
+                <w:t xml:space="preserve">hal-03390956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la faisabilité de panneaux OSB écologiques naturellement durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Hammid Mansouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Contesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Contesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sarov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Contesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSouth-West European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée éco-conception de l'Union des Professeurs de Génie Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Professeurs de Génie Mécanique, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood viscoelasticity at the submicrometre scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of Action E50 (Cell wall macromolecules and reaction wood)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kergueme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique AMAC &amp; MECAMAT éco-matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de panneaux OSB à base d'essences naturellement durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du GIS Bois Construction Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546413v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546432v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546430v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action E35 - 3rd International Symposium on Wood Machining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of wood at the submicrometre scale: a prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Organisation et tenue du stand &amp;quot; le bois matériau moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Cost Action E50 "Structure and function of primary and secondary cell walls"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Village des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546324v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM characterization of the mechanical properties of wood at the cell wall level ; a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of COST action E50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité biomécanique des bois : caractérisations à l'échelle de la paroi cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT "Approches multi-échelles en mécanique des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique du bois à l'échelle submicrométrique : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermosense XXVII - 27th Infrared Thermography and Measurements Applications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemple sur structure complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSSM 2005 - 4th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemples sur structure complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International Franophone du cub SFO/CMOI "Méthodes et techniques optiques pour l'industrie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et tenue d'un stand sur la biodiversité des bois, dans le cadre des manifestations pour la fête de la Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gille Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ThermoSense XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orlando, Floride,, United States. pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse thermographique des sources de chaleur accompagnant la fatigue à grand nombre de cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT - Thermographie infrarouge appliquée à l’Automobile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSA Peugeot-Citroën, Oct 2004, Poissy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écaillage Ductile Dynamique: extension élasto-viscoplastique du modèle de Gurson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Patrick Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00413010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de couplages mécano-chimiques dans un multimatériau Ni/Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of the diffusion ageing mode of Ni/Cu assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Diffusion in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Paris, France. pp.1445-1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17156,51 +17286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC2D34DA"/>
+    <w:nsid w:val="B0A5EFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17304,51 +17434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22AEA595"/>
+    <w:nsid w:val="4D53D5B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17538,51 +17668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-pro3d.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin C Normand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84994-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Chapman Dunlop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hornatowska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0515-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard St&#252;rzenbecher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hofstetter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pizzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Depres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hammid Mansouris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0335-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436135v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440651v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805219v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuberes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689756v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390956v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coussy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546278v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378388v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depres" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814012v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827088v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546319v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546447v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00413010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-pro3d.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Normand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L Lereu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin C Normand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84994-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Chapman Dunlop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hornatowska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0515-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Famiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2011000300004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard St&#252;rzenbecher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hofstetter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pizzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Depres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hammid Mansouris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0335-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358448v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuberes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805663v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689756v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546241v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546278v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538975v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546245v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378312v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coussy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depres" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827088v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546415v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546324v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546319v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546571v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00413010v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>