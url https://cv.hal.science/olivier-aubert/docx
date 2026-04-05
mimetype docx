--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4045,51 +4045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91AFB47D"/>
+    <w:nsid w:val="0245CF27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>