--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1113,2548 +1113,2630 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Parliamentary Debates More Accessible: Aligning Video Recordings with Text Proceedings in Open Parliament TV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à comprendre : vertus du quiproquo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joscha Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Creating, Analysing, and Increasing Accessibility of Parliamentary Corpora (ParlaCLARIN) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino (on-line), Italy. pp.77-83</w:t>
+              <w:t xml:space="preserve">Culture et patrimoine numérique à Nantes n° 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Laroche, Sep 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401314v1</w:t>
+                <w:t xml:space="preserve">hal-05622908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration, Preservation and Sustainability in Digital Humanities: a question of time</w:t>
+                <w:t xml:space="preserve">Making Parliamentary Debates More Accessible: Aligning Video Recordings with Text Proceedings in Open Parliament TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Stratil</w:t>
+                <w:t xml:space="preserve">Joscha Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Workshop on Creating, Analysing, and Increasing Accessibility of Parliamentary Corpora (ParlaCLARIN) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino (on-line), Italy. pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106779v1</w:t>
+                <w:t xml:space="preserve">hal-05401314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Collaboration, Preservation and Sustainability in Digital Humanities: a question of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jasper Stratil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783674v1</w:t>
+                <w:t xml:space="preserve">hal-04106779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Support to Crowdsourcing for Annotation and Transcription of Ancient Documents: The RECITAL Workshop</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing LADs That Promote Sensemaking: A Participatory Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference of the European Association for Digital Humanities (EADH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2022: European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.587-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106713v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental genesis through interdisciplinary collaboration – reflections on the emergence of a visualisation framework for video annotation data</w:t>
+                <w:t xml:space="preserve">Decision Support to Crowdsourcing for Annotation and Transcription of Ancient Documents: The RECITAL Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jasper Stratil</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference of the European Association for Digital Humanities (EADH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106740v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur une conception de tableau de bord</w:t>
+                <w:t xml:space="preserve">Instrumental genesis through interdisciplinary collaboration – reflections on the emergence of a visualisation framework for video annotation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Stratil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference of the European Association for Digital Humanities (EADH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121416v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retours sur une conception de tableau de bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121417v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMIND Group : objectiver son expérience pour concevoir des projets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
+                <w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pigeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachimi Abba</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.360-375</w:t>
+              <w:t xml:space="preserve">Educational Data Mining 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586509v2</w:t>
+                <w:t xml:space="preserve">hal-02121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paper or the Video: Why Choose ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solen Quiniou</w:t>
+                <w:t xml:space="preserve">REMIND Group : objectiver son expérience pour concevoir des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachimi Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Semantics, Analytics, Visualisation: Enhancing Scholarly Data Workshop (SAVE-SD) co-located with the 24th International World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.360-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737741v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de note collaborative en vue d'une tâche : une étude exploratoire avec COCoNotes Live</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Canellas</w:t>
+                <w:t xml:space="preserve">The Paper or the Video: Why Choose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de La Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Semantics, Analytics, Visualisation: Enhancing Scholarly Data Workshop (SAVE-SD) co-located with the 24th International World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2740908.2742017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405949v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Video with Open Educational Resources in a Flipped Classroom Scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise de note collaborative en vue d'une tâche : une étude exploratoire avec COCoNotes Live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joscha Jaeger</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCWC Global Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Llubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.204-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091174v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging video annotations in video-based e-learning</w:t>
+                <w:t xml:space="preserve">Annotating Video with Open Educational Resources in a Flipped Classroom Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camila Canellas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joscha Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.N/A</w:t>
+              <w:t xml:space="preserve">OCWC Global Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Llubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979314v2</w:t>
+                <w:t xml:space="preserve">hal-01091174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
+                <w:t xml:space="preserve">Leveraging video annotations in video-based e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353038v1</w:t>
+                <w:t xml:space="preserve">hal-00979314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.79-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2361354.2361370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354518v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
+                <w:t xml:space="preserve">Component-based Hypervideo Model: high-level operational specification of hypervideos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMWeb.2011.14⟩</w:t>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.53-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354517v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for video enrichment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Hypervideo and Annotations on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Multimedia on the Web 2011 (part of ISemantic/IKnow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.10-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMWeb.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354516v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Models for video enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381480v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Handicap 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515529v1</w:t>
+                <w:t xml:space="preserve">hal-01381480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations de documents audiovisuels : Temporalisation et spatialisation</w:t>
+                <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Interfaces pour l'annotation et la manipulation d'objets temporels : une comparaison des outils et des paradigmes dans le domaine musical et cinématographique, IHM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Ludovia 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503444v1</w:t>
+                <w:t xml:space="preserve">hal-01515529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
+                <w:t xml:space="preserve">Annotations de documents audiovisuels : Temporalisation et spatialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Semantic Web Annotations for Multimedia (SWAMM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier Interfaces pour l'annotation et la manipulation d'objets temporels : une comparaison des outils et des paradigmes dans le domaine musical et cinématographique, IHM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583149v1</w:t>
+                <w:t xml:space="preserve">hal-01503444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene : active reading through hypervideo</w:t>
+                <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Workshop on Semantic Web Annotations for Multimedia (SWAMM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503413v1</w:t>
+                <w:t xml:space="preserve">hal-01583149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating and sharing hypervideos with Advene</w:t>
+                <w:t xml:space="preserve">Advene : active reading through hypervideo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1083356.1083429⟩</w:t>
+              <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Salzburg, Austria. pp.235-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1083356.1083405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503428v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des hypervidéos pour créer et échanger des analyses de documents audiovisuels</w:t>
+                <w:t xml:space="preserve">Creating and sharing hypervideos with Advene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'05: Hypermedia, Hypertexts, products, tools and methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">sixteenth ACM conference on Hypertext and hypermedia (HYPERTEXT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Salzburg, Austria. pp.298-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1083356.1083429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503424v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From video information retrieval to hypervideo management</w:t>
+                <w:t xml:space="preserve">Des hypervidéos pour créer et échanger des analyses de documents audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multidisciplinary image, video and audio retrieval and mining (CORIMEDIA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Sherbrooke, CA, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">H2PTM'05: Hypermedia, Hypertexts, products, tools and methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503405v1</w:t>
+                <w:t xml:space="preserve">hal-01503424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
+                <w:t xml:space="preserve">From video information retrieval to hypervideo management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International workshop on multidisciplinary image, video and audio retrieval and mining (CORIMEDIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Sherbrooke, CA, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001270v1</w:t>
+                <w:t xml:space="preserve">hal-01503405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instrumentation de documents audiovisuels : temporalisations et détemporalisation dans le projet Advene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3676,200 +3758,344 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Temps et documents numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Olivier Aubert et Françoise Rubellin. &amp;quot;Comme de la pâte à modeler&amp;quot; : dialogue sur les humanités à l'âge du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Leichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Beaucé; Jeffrey Leichman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Open Book Publishers, pp.177-186, 2024, St Andrews Studies in French History and Culture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. Entretien avec Olivier Aubert et Françoise Rubellin. « Comme de la pâte à modeler »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.177-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/obp.0400.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3879,105 +4105,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interopérabilité des annotations vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes (FRANCE) : Ecole polytechnique de l'université de Nantes. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4045,51 +4271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0245CF27"/>
+    <w:nsid w:val="64622B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198683867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olivieraubert.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.409-436" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.4.143-168" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169603441CCA50EE3741274DBB0BB8D118A551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Jaeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Stratil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scherer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979314v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083429" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beauc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198683867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olivieraubert.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1177-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.409-436" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.4.143-168" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169603441CCA50EE3741274DBB0BB8D118A551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Jaeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Stratil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scherer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979314v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1083356.1083429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beauc&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>