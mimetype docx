--- v0 (2026-03-21)
+++ v1 (2026-04-20)
@@ -430,295 +430,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StreamPU: A DSEL for high throughput and low latency software‐defined radio on multicore CPUs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Performance and Energy Across Problem Sizes Through a Search Space Exploration and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">Lana Scravaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.e7820. </w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.104720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.7820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.104720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156404v4</w:t>
+                <w:t xml:space="preserve">hal-03810305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Performance and Energy Across Problem Sizes Through a Search Space Exploration and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StreamPU: A DSEL for high throughput and low latency software‐defined radio on multicore CPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Scravaglieri</w:t>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Popov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180, pp.104720. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e7820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.104720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.7820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810305v1</w:t>
+                <w:t xml:space="preserve">hal-04156404v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InKS, a Programming Model to Decouple Algorithm from Optimization in HPC Codes</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t>
@@ -966,291 +966,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
+                <w:t xml:space="preserve">Bridging the gap between OpenMP and task-based runtime systems for the fast multipole method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pruvost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2697857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618526v1</w:t>
+                <w:t xml:space="preserve">hal-01517153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between OpenMP and task-based runtime systems for the fast multipole method</w:t>
+                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2697857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517153v1</w:t>
+                <w:t xml:space="preserve">hal-01618526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewMadeleine : ordonnancement et optimisation de schemas de communication haute performance.</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiler, Runtime, and Hardware Parameters Design Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Scravaglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Anciaux-Sedrakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,399 +2499,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting System for Profile-Guided Data Layout Transformations on Binaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Haine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2017 - 23rd International European Conference on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_19⟩</w:t>
+              <w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666179v1</w:t>
+                <w:t xml:space="preserve">hal-01965633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+                <w:t xml:space="preserve">Rewriting System for Profile-Guided Data Layout Transformations on Binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delbergue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+              <w:t xml:space="preserve">Euro-Par 2017 - 23rd International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://europar2017.usc.es/, Aug 2017, Santiago de Compostela, Spain. pp.260-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965633v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the Memory Subscription of Distributed Applications with a Task-Based Runtime System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Marc Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.318 - 327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363980v1</w:t>
+                <w:t xml:space="preserve">hal-01380126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Analysis of Software Polar Decoders on Low Power Processors</w:t>
               </w:r>
@@ -2903,276 +2877,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24nd European Signal Processing Conference (EUSIPCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Memory Subscription of Distributed Applications with a Task-Based Runtime System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380126v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Memory Subscription of Distributed Applications with a Task-Based Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,64 +3474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,77 +3617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Evaluating Array Layout Restructuration for SIMDization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,77 +3850,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Broquedis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,252 +4825,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Multi-Rail Support with the NewMadeleine Communication Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixteenth International Heterogeneity in Computing Workshop (HCW 2007), workshop held in conjunction with IPDPS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.170-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75416-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126254v1</w:t>
+                <w:t xml:space="preserve">inria-00177167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Performance Multi-Rail Support with the NewMadeleine Communication Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Sixteenth International Heterogeneity in Computing Workshop (HCW 2007), workshop held in conjunction with IPDPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00177167v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00126254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewMadeleine: a Fast Communication Scheduling Engine for High Performance Networks</w:t>
               </w:r>
@@ -5082,51 +5082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-Area Communication for Grids: An Integrated Solution to Connectivity, Performance and Security Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPICH/MadIII: a Cluster of Clusters-Enabled MPI Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Computer Vision and SDR Transmission on Multicore CPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5861,64 +5861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 12ème Colloque du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , </w:t>
@@ -6130,51 +6130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de calculateurs aux grilles de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pitoiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8953, Inria. 2016, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6890,77 +6890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8927, Inria Bordeaux Sud-Ouest; Bordeaux INP; CNRS; Université de Bordeaux; CEA. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7350,51 +7350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPICH/Madeleine: a True Multi-Protocol MPI for High Performance Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7547,77 +7547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3976, LUP RR-2000-26, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7906,51 +7906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156404v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Munhoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178433.3178435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Haine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sergent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;nez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2015.33" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Enguerrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Pascal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Verstoep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199349" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771981v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03368013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5549731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03105625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156404v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Munhoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178433.3178435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Haine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sergent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;nez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2015.33" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Enguerrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Pascal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Verstoep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199349" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771981v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03368013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5549731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03105625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>