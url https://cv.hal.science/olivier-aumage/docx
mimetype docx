--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -430,295 +430,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Performance and Energy Across Problem Sizes Through a Search Space Exploration and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StreamPU: A DSEL for high throughput and low latency software‐defined radio on multicore CPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Scravaglieri</w:t>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Popov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180, pp.104720. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e7820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.104720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.7820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810305v1</w:t>
+                <w:t xml:space="preserve">hal-04156404v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StreamPU: A DSEL for high throughput and low latency software‐defined radio on multicore CPUs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Performance and Energy Across Problem Sizes Through a Search Space Exploration and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">Lana Scravaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.e7820. </w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.104720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.7820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.104720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156404v4</w:t>
+                <w:t xml:space="preserve">hal-03810305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InKS, a Programming Model to Decouple Algorithm from Optimization in HPC Codes</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t>
@@ -966,291 +966,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between OpenMP and task-based runtime systems for the fast multipole method</w:t>
+                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2697857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517153v1</w:t>
+                <w:t xml:space="preserve">hal-01618526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
+                <w:t xml:space="preserve">Bridging the gap between OpenMP and task-based runtime systems for the fast multipole method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pruvost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2697857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618526v1</w:t>
+                <w:t xml:space="preserve">hal-01517153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewMadeleine : ordonnancement et optimisation de schemas de communication haute performance.</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiler, Runtime, and Hardware Parameters Design Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Scravaglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Anciaux-Sedrakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2737,135 +2737,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Memory Subscription of Distributed Applications with a Task-Based Runtime System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sergent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380126v1</w:t>
+                <w:t xml:space="preserve">hal-01363980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Analysis of Software Polar Decoders on Low Power Processors</w:t>
               </w:r>
@@ -2877,302 +2903,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24nd European Signal Processing Conference (EUSIPCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Controlling the Memory Subscription of Distributed Applications with a Task-Based Runtime System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.318 - 327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363980v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Memory Subscription of Distributed Applications with a Task-Based Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,64 +3474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,77 +3617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
@@ -3850,77 +3850,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Broquedis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,252 +4825,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Performance Multi-Rail Support with the NewMadeleine Communication Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trahay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Sixteenth International Heterogeneity in Computing Workshop (HCW 2007), workshop held in conjunction with IPDPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00177167v1</w:t>
+                <w:t xml:space="preserve">inria-00126254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Multi-Rail Support with the NewMadeleine Communication Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixteenth International Heterogeneity in Computing Workshop (HCW 2007), workshop held in conjunction with IPDPS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.170-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75416-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00126254v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00177167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewMadeleine: a Fast Communication Scheduling Engine for High Performance Networks</w:t>
               </w:r>
@@ -5082,51 +5082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-Area Communication for Grids: An Integrated Solution to Connectivity, Performance and Security Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPICH/MadIII: a Cluster of Clusters-Enabled MPI Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Computer Vision and SDR Transmission on Multicore CPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6130,51 +6130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de calculateurs aux grilles de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pitoiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8953, Inria. 2016, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6890,77 +6890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8927, Inria Bordeaux Sud-Ouest; Bordeaux INP; CNRS; Université de Bordeaux; CEA. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7350,51 +7350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPICH/Madeleine: a True Multi-Protocol MPI for High Performance Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7547,77 +7547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3976, LUP RR-2000-26, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7906,51 +7906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156404v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Munhoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178433.3178435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Haine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sergent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;nez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2015.33" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Enguerrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Pascal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Verstoep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199349" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771981v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03368013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5549731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03105625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228117v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156404v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Munhoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Castes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178433.3178435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Haine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sergent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mart&#237;nez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2015.33" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Enguerrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Pascal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Verstoep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199349" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771981v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03368013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5549731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03105625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>