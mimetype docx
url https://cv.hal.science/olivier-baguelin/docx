--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -226,51 +226,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -775,345 +775,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique conjoncturelle de l’emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d’accompagnement dans l’emploi en 2009</w:t>
+                <w:t xml:space="preserve">Politique conjoncturelle de l'emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d'accompagnement dans l'emploi en 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 454 (1), pp.79-107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 454, pp.79-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541399v1</w:t>
+                <w:t xml:space="preserve">hal-05552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male-Female Wage Gap and Vertical Occupational Segmentation: the Role of Work Attitude</w:t>
+                <w:t xml:space="preserve">Politique conjoncturelle de l’emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d’accompagnement dans l’emploi en 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rel.761.0031⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454 (1), pp.79-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2012.9798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541403v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical aspects of male–female disparity in the labor market</w:t>
+                <w:t xml:space="preserve">Male-Female Wage Gap and Vertical Occupational Segmentation: the Role of Work Attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.761.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02541401v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical aspects of male–female disparity in the labor market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIDES PROFESSIONNELLES ET MOBILISATION FAMILIALE : LA PRISE EN CHARGE DES PERSONNES DÉMENTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n° 53 (1), pp.113-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs.053.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1123,137 +1192,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats courts et indemnisation du chômage : une diversité de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rémillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PUDL "Méthodes mixtes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03904930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1263,51 +1332,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi discontinu et indemnisation du chômage : quels usages des contrats courts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1329,85 +1398,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère de travail. 2021, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1417,291 +1486,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-esteem achievement through work and socio-demographic disparities in the labor market</w:t>
+                <w:t xml:space="preserve">Stratégies d'accès à l'estime de soi et relation d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196140v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'accès à l'estime de soi et relation d'emploi</w:t>
+                <w:t xml:space="preserve">Self-esteem achievement through work and socio-demographic disparities in the labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196110v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic interactions in the labor market, self-esteem motivations and socio-demographic disparities</w:t>
+                <w:t xml:space="preserve">Understanding socio-demographic disparities in the labor market: the case for a motivation-based theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196125v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding socio-demographic disparities in the labor market: the case for a motivation-based theory</w:t>
+                <w:t xml:space="preserve">Strategic interactions in the labor market, self-esteem motivations and socio-demographic disparities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196132v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1848,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.214.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2014.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9798" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.761.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.01.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2G3ZGN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.053.0113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.214.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2014.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05552033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.761.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.01.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2G3ZGN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.053.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>