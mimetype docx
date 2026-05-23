--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -775,174 +775,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique conjoncturelle de l'emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d'accompagnement dans l'emploi en 2009</w:t>
+                <w:t xml:space="preserve">Politique conjoncturelle de l’emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d’accompagnement dans l’emploi en 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 454, pp.79-107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 454 (1), pp.79-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2012.9798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552033v1</w:t>
+                <w:t xml:space="preserve">hal-02541399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique conjoncturelle de l’emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d’accompagnement dans l’emploi en 2009</w:t>
+                <w:t xml:space="preserve">Politique conjoncturelle de l'emploi et structures des marchés du travail locaux : le déploiement territorial du contrat d'accompagnement dans l'emploi en 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 454 (1), pp.79-107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 454, pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/estat.2012.9798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541399v1</w:t>
+                <w:t xml:space="preserve">hal-05552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male-Female Wage Gap and Vertical Occupational Segmentation: the Role of Work Attitude</w:t>
               </w:r>
@@ -1494,151 +1494,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'accès à l'estime de soi et relation d'emploi</w:t>
+                <w:t xml:space="preserve">Self-esteem achievement through work and socio-demographic disparities in the labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00196110v1</w:t>
+                <w:t xml:space="preserve">halshs-00196140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-esteem achievement through work and socio-demographic disparities in the labor market</w:t>
+                <w:t xml:space="preserve">Stratégies d'accès à l'estime de soi et relation d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00196140v1</w:t>
+                <w:t xml:space="preserve">halshs-00196110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding socio-demographic disparities in the labor market: the case for a motivation-based theory</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.214.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2014.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05552033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.761.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.01.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2G3ZGN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.053.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.214.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2014.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9798" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05552033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.761.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.01.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2G3ZGN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.053.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>