--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -1251,165 +1251,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une actualité 'invendable' : les rédactions françaises et britanniques face à l'actualité communautaire</w:t>
+                <w:t xml:space="preserve">Un impossible journalisme européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, p. 43-66</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, p.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00153507v1</w:t>
+                <w:t xml:space="preserve">halshs-00152119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un impossible journalisme européen</w:t>
+                <w:t xml:space="preserve">Une actualité 'invendable' : les rédactions françaises et britanniques face à l'actualité communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, p.145-150</w:t>
+              <w:t xml:space="preserve">Cahiers Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, p. 43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152119v1</w:t>
+                <w:t xml:space="preserve">halshs-00153507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'economie de l'information en continu. A propos des conditions de production dans les chaînes d'information en général et à euronews en particulier</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. Les apports de la comparaison internationale pour dresser un état des lieux de la place du politique dans le champ journalistique hors campagne électorale.</w:t>
+                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. Les apports de la comparaison internationale pour dresser un état des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
@@ -2073,355 +2073,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences and Mutations in the French and German Media Systems during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. État des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Médiatiser la Pandémie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie.  Intersections, circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l'Association française de sociologie. Réseau thématique "sociologie des médias", Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866533v1</w:t>
+                <w:t xml:space="preserve">hal-05066127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. État des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie.  Intersections, circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l'Association française de sociologie. Réseau thématique "sociologie des médias", Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066127v1</w:t>
+                <w:t xml:space="preserve">hal-05005401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. État des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanences and Mutations in the French and German Media Systems during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Médiatiser la Pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Mar 2022, Montréal, Canada. pp.529-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cjc-2022-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005401v1</w:t>
+                <w:t xml:space="preserve">hal-03866533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les logiques pratiques du travail journalistique par le jeu ? Retours sur la production d’un &amp;quot;jeu sociologique</w:t>
               </w:r>
@@ -3031,191 +3031,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceci n’est pas un champ : on empirical case studies where fields cohabit but do not constitute (sub-)fields</w:t>
+                <w:t xml:space="preserve">JRP France : a preliminary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“The limits of Field Theory for Understanding journalism”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Communication association, May 2021, Denver, United States</w:t>
+              <w:t xml:space="preserve">The Journalistic Role Performance Project (JRP) – Methodology &amp; Early result</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme – Dijon, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005386v1</w:t>
+                <w:t xml:space="preserve">hal-05005395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JRP France : a preliminary analysis</w:t>
+                <w:t xml:space="preserve">Ceci n’est pas un champ : on empirical case studies where fields cohabit but do not constitute (sub-)fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journalistic Role Performance Project (JRP) – Methodology &amp; Early result</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme – Dijon, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">“The limits of Field Theory for Understanding journalism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication association, May 2021, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005395v1</w:t>
+                <w:t xml:space="preserve">hal-05005386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-streaming as engagement in the Yellow Vests movement</w:t>
               </w:r>
@@ -3920,204 +3920,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-explored case-studies and the role of theory in qualitative comparative journalism studies</w:t>
+                <w:t xml:space="preserve">La médiatisation des « gilets jaunes » à Toulouse. Luttes des classes et de classements dans la presse locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Engagement in Journalism Studies: The Role of Small N Comparative Scholarship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Communication Association Conference, May 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006147v1</w:t>
+                <w:t xml:space="preserve">hal-05006158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiatisation des « gilets jaunes » à Toulouse. Luttes des classes et de classements dans la presse locale</w:t>
+                <w:t xml:space="preserve">Under-explored case-studies and the role of theory in qualitative comparative journalism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Public Engagement in Journalism Studies: The Role of Small N Comparative Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication Association Conference, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006158v1</w:t>
+                <w:t xml:space="preserve">hal-05006147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between denial, testimony and riot porn : disclosing physical violence, disguising social violence in the media coverage of the yellow vests movement</w:t>
               </w:r>
@@ -4663,563 +4663,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everybody wants them, but nobody knows how to make them work: journalistic deontology authorities and media accountability instruments in France</w:t>
+                <w:t xml:space="preserve">Ce que restituer veut dire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Balland</w:t>
+                <w:t xml:space="preserve">Alexandra Oeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9780367271756</w:t>
+              <w:t xml:space="preserve">En immersion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890728v1</w:t>
+                <w:t xml:space="preserve">hal-04044507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que restituer veut dire.</w:t>
+                <w:t xml:space="preserve">Volens nolens : produire des connaissances comparées sur le journalisme en contexte d’enquête internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Oeser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rouger</w:t>
+                <w:t xml:space="preserve">Sandra Vera-Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En immersion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêter sur l’internationalisation des biens médiatiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.51-73, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.144187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044507v1</w:t>
+                <w:t xml:space="preserve">hal-04044483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volens nolens : produire des connaissances comparées sur le journalisme en contexte d’enquête internationale</w:t>
+                <w:t xml:space="preserve">Security, Terror, and Freedom: The Dynamics of Public Opinion in the French Surveillance Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vera-Zambrano</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter sur l’internationalisation des biens médiatiques et culturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.144187⟩</w:t>
+              <w:t xml:space="preserve">Journalism And The NSA Revelations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B.Tauris, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350986954.ch-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044483v1</w:t>
+                <w:t xml:space="preserve">hal-03826002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security, Terror, and Freedom: The Dynamics of Public Opinion in the French Surveillance Debate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Journalistic deontology authorities and media accountability instruments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalism And The NSA Revelations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5040/9781350986954.ch-005⟩</w:t>
+              <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315616353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826002v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Journalistic deontology authorities and media accountability instruments in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Everybody wants them, but nobody knows how to make them work: journalistic deontology authorities and media accountability instruments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9780367271756</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315616353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507351v1</w:t>
+                <w:t xml:space="preserve">hal-03890728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media and Accountability in France: Much ado about (almost) nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tobias Eberwein, Susanne Fengler, Epp Lauk &amp; Tanja Leppik-Bork. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Media Accountability - in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Herbert von Halem Verlag, 2011, 978-3-86962-038-1</w:t>
@@ -5248,51 +5248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media and Accountability in France: Much ado about (almost) nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5423,273 +5423,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps de presse accrédité auprès de l'Union européenne. Une comparaison franco-britannique</w:t>
+                <w:t xml:space="preserve">La production de l'information ‘européenne'. Le cas de la chaîne paneuropéenne d'information Euronews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, p. 153-175, 2004</w:t>
+              <w:t xml:space="preserve">, PUR, p. 27-52, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00178026v1</w:t>
+                <w:t xml:space="preserve">halshs-00178027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de l'information ‘européenne'. Le cas de la chaîne paneuropéenne d'information Euronews</w:t>
+                <w:t xml:space="preserve">La production de l’information &amp;quot;européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, p. 27-52, 2004</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , 2004, 9782753539426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.15684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00178027v1</w:t>
+                <w:t xml:space="preserve">halshs-01423455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de l’information &amp;quot;européenne</w:t>
+                <w:t xml:space="preserve">Le corps de presse accrédité auprès de l'Union européenne. Une comparaison franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2004, 9782753539426. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, PUR, p. 153-175, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.15684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423455v1</w:t>
+                <w:t xml:space="preserve">halshs-00178026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gidon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouzadoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.075.0042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00190-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6356" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Kunelius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Splendore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350986954.ch-005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cohe.2006.01.0335" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228613.013.906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gidon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouzadoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.075.0042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00190-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6356" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Kunelius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Splendore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350986954.ch-005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cohe.2006.01.0335" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228613.013.906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>