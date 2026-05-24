--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3031,191 +3031,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JRP France : a preliminary analysis</w:t>
+                <w:t xml:space="preserve">Ceci n’est pas un champ : on empirical case studies where fields cohabit but do not constitute (sub-)fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journalistic Role Performance Project (JRP) – Methodology &amp; Early result</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme – Dijon, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">“The limits of Field Theory for Understanding journalism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication association, May 2021, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005395v1</w:t>
+                <w:t xml:space="preserve">hal-05005386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceci n’est pas un champ : on empirical case studies where fields cohabit but do not constitute (sub-)fields</w:t>
+                <w:t xml:space="preserve">JRP France : a preliminary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“The limits of Field Theory for Understanding journalism”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Communication association, May 2021, Denver, United States</w:t>
+              <w:t xml:space="preserve">The Journalistic Role Performance Project (JRP) – Methodology &amp; Early result</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme – Dijon, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005386v1</w:t>
+                <w:t xml:space="preserve">hal-05005395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-streaming as engagement in the Yellow Vests movement</w:t>
               </w:r>
@@ -3920,204 +3920,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiatisation des « gilets jaunes » à Toulouse. Luttes des classes et de classements dans la presse locale</w:t>
+                <w:t xml:space="preserve">Under-explored case-studies and the role of theory in qualitative comparative journalism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Public Engagement in Journalism Studies: The Role of Small N Comparative Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication Association Conference, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006158v1</w:t>
+                <w:t xml:space="preserve">hal-05006147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-explored case-studies and the role of theory in qualitative comparative journalism studies</w:t>
+                <w:t xml:space="preserve">La médiatisation des « gilets jaunes » à Toulouse. Luttes des classes et de classements dans la presse locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Engagement in Journalism Studies: The Role of Small N Comparative Scholarship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Communication Association Conference, May 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006147v1</w:t>
+                <w:t xml:space="preserve">hal-05006158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between denial, testimony and riot porn : disclosing physical violence, disguising social violence in the media coverage of the yellow vests movement</w:t>
               </w:r>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gidon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouzadoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.075.0042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00190-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6356" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Kunelius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Splendore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350986954.ch-005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cohe.2006.01.0335" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228613.013.906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gidon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pouzadoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.075.0042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00190-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6356" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Kunelius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Splendore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350986954.ch-005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cohe.2006.01.0335" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228613.013.906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>